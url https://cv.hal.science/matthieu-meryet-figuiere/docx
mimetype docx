--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -508,1497 +508,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposure and risk of ovarian cancer in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The OVAREX study: Establishment of ex vivo ovarian cancer models to validate innovative therapies and to identify predictive biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Renier</w:t>
+                <w:t xml:space="preserve">J. Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hippert</w:t>
+                <w:t xml:space="preserve">J. Lequesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiswald Louis-Bastien</w:t>
+                <w:t xml:space="preserve">G. Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Tual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+                <w:t xml:space="preserve">P. M. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2023-109089⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, BMC Cancer, 24 (1), pp.701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-024-12429-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468339v1</w:t>
+                <w:t xml:space="preserve">hal-04680940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposures and DNA damage in PBMC of female farmers measured using the alkaline comet assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural exposure and risk of ovarian cancer in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Evenden</w:t>
+                <w:t xml:space="preserve">Juliette Hippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Vandoolaeghe</w:t>
+                <w:t xml:space="preserve">Weiswald Louis-Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Lecluse</w:t>
+                <w:t xml:space="preserve">Severine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C Gac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R Delépée</w:t>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00420-024-02049-z⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (2), pp.75-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2023-109089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670593v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OVAREX study: Establishment of ex vivo ovarian cancer models to validate innovative therapies and to identify predictive biomarkers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Thorel</w:t>
+                <w:t xml:space="preserve">Agricultural exposures and DNA damage in PBMC of female farmers measured using the alkaline comet assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Evenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Divoux</w:t>
+                <w:t xml:space="preserve">Q Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lequesne</w:t>
+                <w:t xml:space="preserve">Y Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Babin</w:t>
+                <w:t xml:space="preserve">A C Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Morice</w:t>
+                <w:t xml:space="preserve">R Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, BMC Cancer, 24 (1), pp.701. </w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.353 - 363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-024-12429-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00420-024-02049-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680940v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of response to treatments and molecular features of tumor-derived organoids versus cell lines and PDX derived from the same ovarian clear cell carcinoma.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Paysant</w:t>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Florent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Babin</w:t>
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-023-02809-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (8), pp.965-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419676v1</w:t>
+                <w:t xml:space="preserve">hal-04678330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 67 (8), pp.965-978. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+              <w:t xml:space="preserve">, 2023, pp.wxad045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678330v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bouchart</w:t>
+                <w:t xml:space="preserve">Involvement of lncRNAs in cancer cells migration, invasion and metastasis: cytoskeleton and ECM crosstalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bureau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (1), pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-023-02741-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196846v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of lncRNAs in cancer cells migration, invasion and metastasis: cytoskeleton and ECM crosstalk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poulain</w:t>
+                <w:t xml:space="preserve">Comparative analysis of response to treatments and molecular features of tumor-derived organoids versus cell lines and PDX derived from the same ovarian clear cell carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
+                <w:t xml:space="preserve">H. Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42 (1), pp.173. </w:t>
+              <w:t xml:space="preserve">, 2023, Journal of Experimental &amp; Clinical Cancer Research, 42, pp.260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-023-02741-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13046-023-02809-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369003v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of baseline self-reported information in the AGRICAN cohort</w:t>
+                <w:t xml:space="preserve">Colorectal cancer among farmers in the AGRICAN cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Tual</w:t>
+                <w:t xml:space="preserve">Madar Talibov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10552-021-01516-z⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850753v1</w:t>
+                <w:t xml:space="preserve">hal-03644321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer among farmers in the AGRICAN cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural exposure and risk of soft tissue sarcomas and gastrointestinal stromal sarcoma in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madar Talibov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+                <w:t xml:space="preserve">Clement Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102125⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644321v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposure and risk of soft tissue sarcomas and gastrointestinal stromal sarcoma in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Renier</w:t>
+                <w:t xml:space="preserve">Occupational pesticide exposure, cancer and chronic neurological disorders: A systematic review of epidemiological studies in greenspace workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Busson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+                <w:t xml:space="preserve">M. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Piel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pons</w:t>
+                <w:t xml:space="preserve">M. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.33936⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.111822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577444v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational pesticide exposure, cancer and chronic neurological disorders: A systematic review of epidemiological studies in greenspace workers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of baseline self-reported information in the AGRICAN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boulanger</w:t>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bureau</w:t>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 203, pp.111822. </w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.331-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10552-021-01516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678326v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lncRNA ‘UCA1’ modulates the response to chemotherapy of ovarian cancer through direct binding to miR‐27a‐5p and control of UBE2N levels</w:t>
               </w:r>
@@ -2118,51 +2118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-Based Integration of Multi-Omics Data Identifies the Determinants of miR-491-5p Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,680 +2246,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling and Purification of Temporally Expressed RNAs During the S-Phase of the Cell Cycle in Living Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+                <w:t xml:space="preserve">Occupational pesticide exposure, cancer and chronic neurological disorders: A systematic review of epidemiological studies in greenspace workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Moustafa Ali</w:t>
+                <w:t xml:space="preserve">Morgane Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santhilal Subhash</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1158-6_14⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.111822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495170v1</w:t>
+                <w:t xml:space="preserve">hal-03361293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational pesticide exposure, cancer and chronic neurological disorders: A systematic review of epidemiological studies in greenspace workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure to pesticides and central nervous system tumors: results from the CERENAT case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Bureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+                <w:t xml:space="preserve">Hugues Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111822⟩</w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.773-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-021-01429-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361293v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure to pesticides and central nervous system tumors: results from the CERENAT case-control study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labeling and Purification of Temporally Expressed RNAs During the S-Phase of the Cell Cycle in Living Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Baldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
+                <w:t xml:space="preserve">Mohamad Moustafa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gruber</w:t>
+                <w:t xml:space="preserve">Santhilal Subhash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Loiseau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chandrasekhar Kanduri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.773-782. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Methods in Molecular Biology, 2254, pp.239-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10552-021-01429-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1158-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268518v1</w:t>
+                <w:t xml:space="preserve">hal-05495170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Relevance of Circulating miR-622 in Patients with Newly Diagnosed and Recurrent High-Grade Serous Ovarian Carcinoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional miRNA Screening Identifies Wide-ranging Antitumor Properties of miR-3622b-5p and Reveals a New Therapeutic Combination Strategy in Ovarian Tumor Organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Briand</w:t>
+                <w:t xml:space="preserve">Emilie Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvz013⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (7), pp.1506-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-19-0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465285v1</w:t>
+                <w:t xml:space="preserve">hal-05411088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional miRNA Screening Identifies Wide-ranging Antitumor Properties of miR-3622b-5p and Reveals a New Therapeutic Combination Strategy in Ovarian Tumor Organoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Relevance of Circulating miR-622 in Patients with Newly Diagnosed and Recurrent High-Grade Serous Ovarian Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Brotin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (7), pp.1506-1519. </w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (2), pp.352-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-19-0510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvz013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411088v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of long non-coding RNAs on the response to chemotherapy in ovarian cancer</w:t>
               </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynecologic Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 156 (3), pp.726-733. </w:t>
@@ -3052,51 +3052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysregulated expression of long noncoding RNAs in gynecologic cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elahe Seyed Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Sabzalipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3173,90 +3173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAN-cancer analysis of S-phase enriched lncRNAs identifies oncogenic drivers and biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Moustafa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Suresh Akhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subazini Thankaswamy Kosalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santhilal Subhash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Statello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3333,51 +3333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Mandilaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Karakasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,51 +3441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelocollagen-mediated in vivo siRNA transfection in ovarian carcinoma is influenced by tumor site, siRNA target and administration route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,103 +3575,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of long non-coding RNAs in ovarian cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (28), pp.44719-44734. </w:t>
@@ -3709,64 +3709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new standardized method for circulating miRNAs profiling in clinical studies: Interest of the exogenous normalization to improve miRNA signature accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3856,90 +3856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miRNAs as tools for tailoring personalized therapeutic strategies in ovarian carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA &amp; DISEASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (3), </w:t>
@@ -3977,51 +3977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-491-5p-induced apoptosis in ovarian carcinoma depends on the direct inhibition of both BCL-XL and EGFR leading to BIM activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,103 +4111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal separation of replication and transcription during S-phase progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Alaei-Mahabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Moustafa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanhita Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santhilal Subhash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (20), pp.3241-3248. </w:t>
@@ -4258,77 +4258,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of Bcl-x L and Mcl-1 is sufficient to induce cell death in mesothelioma cells highly refractory to conventional chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4379,64 +4379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcl-x L and MCL-1 constitute pertinent targets in ovarian carcinoma and their concomitant inhibition is sufficient to induce apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of PAI-1 expression in breast cancer carcinoma cells by siRNA at nanomolar range.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Resina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneke Hecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Minne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Florent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Divoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03537-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abeilard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.07.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Renier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hippert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiswald Louis-Bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109089" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Divoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lequesne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Morice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12429-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04419676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paysant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Florent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02809-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02741-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemarchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01516-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madar Talibov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Piel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33936" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Graaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111822" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05418234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;bastien Weiswald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418298v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vernon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brochen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13163970" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Moustafa Ali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhilal Subhash" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Kanduri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1158-6_14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gruber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loiseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01429-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02465285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvz013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05411088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-19-0510" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02496710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2019.12.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Seyed Hosseini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Sabzalipoor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Haddad Kashani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nikzad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-017-0671-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Suresh Akhade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subazini Thankaswamy Kosalai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Statello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03265-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mandilaras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Karakasis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1340935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecerf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.5882" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8089" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01279377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14800/rd.717" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02403183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vigneron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brotin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.389" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495195v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Alaei-Mahabadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanhita Mitra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.953876" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05481997v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650312v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24787" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Resina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebleu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.03.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2HWR0L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Hecke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Brooks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Konstantinides" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th05-08-0569" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Florent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Divoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03537-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abeilard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.07.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Divoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lequesne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Morice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12429-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Renier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hippert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiswald Louis-Bastien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02741-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04419676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paysant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Florent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02809-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madar Talibov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102125" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Piel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33936" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Graaf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111822" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemarchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01516-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05418234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;bastien Weiswald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418298v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vernon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brochen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13163970" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gruber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loiseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01429-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Moustafa Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhilal Subhash" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Kanduri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1158-6_14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05411088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-19-0510" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02465285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvz013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02496710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2019.12.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Seyed Hosseini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Sabzalipoor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Haddad Kashani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nikzad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-017-0671-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Suresh Akhade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subazini Thankaswamy Kosalai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Statello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03265-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mandilaras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Karakasis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1340935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecerf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.5882" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8089" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01279377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14800/rd.717" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02403183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vigneron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brotin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.389" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495195v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Alaei-Mahabadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanhita Mitra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.953876" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05481997v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650312v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24787" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Resina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebleu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.03.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2HWR0L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Hecke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Brooks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Konstantinides" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th05-08-0569" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>