--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -508,1497 +508,1497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The OVAREX study: Establishment of ex vivo ovarian cancer models to validate innovative therapies and to identify predictive biomarkers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural exposures and DNA damage in PBMC of female farmers measured using the alkaline comet assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Divoux</w:t>
+                <w:t xml:space="preserve">P Evenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lequesne</w:t>
+                <w:t xml:space="preserve">Q Vandoolaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Babin</w:t>
+                <w:t xml:space="preserve">Y Lecluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Morice</w:t>
+                <w:t xml:space="preserve">A C Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-024-12429-w⟩</w:t>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.353 - 363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-024-02049-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680940v1</w:t>
+                <w:t xml:space="preserve">hal-04670593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural exposure and risk of ovarian cancer in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiswald Louis-Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81 (2), pp.75-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2023-109089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposures and DNA damage in PBMC of female farmers measured using the alkaline comet assay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Evenden</w:t>
+                <w:t xml:space="preserve">The OVAREX study: Establishment of ex vivo ovarian cancer models to validate innovative therapies and to identify predictive biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Vandoolaeghe</w:t>
+                <w:t xml:space="preserve">J. Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Lecluse</w:t>
+                <w:t xml:space="preserve">J. Lequesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C Gac</w:t>
+                <w:t xml:space="preserve">G. Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Delépée</w:t>
+                <w:t xml:space="preserve">P. M. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97, pp.353 - 363. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, BMC Cancer, 24 (1), pp.701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00420-024-02049-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-024-12429-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670593v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of response to treatments and molecular features of tumor-derived organoids versus cell lines and PDX derived from the same ovarian clear cell carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. M. Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+                <w:t xml:space="preserve">H. Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie de Graaf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+                <w:t xml:space="preserve">R. Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t>
+              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Experimental &amp; Clinical Cancer Research, 42, pp.260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-023-02809-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678330v1</w:t>
+                <w:t xml:space="preserve">hal-04419676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.wxad045. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+              <w:t xml:space="preserve">, 2023, 67 (8), pp.965-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196846v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of lncRNAs in cancer cells migration, invasion and metastasis: cytoskeleton and ECM crosstalk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ahmad</w:t>
+                <w:t xml:space="preserve">Herbicide exposure during occupational knapsack spraying in French gardeners and municipal workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bouchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13046-023-02741-x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.wxad045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxad045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369003v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of response to treatments and molecular features of tumor-derived organoids versus cell lines and PDX derived from the same ovarian clear cell carcinoma.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. M. Morice</w:t>
+                <w:t xml:space="preserve">Involvement of lncRNAs in cancer cells migration, invasion and metastasis: cytoskeleton and ECM crosstalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Paysant</w:t>
+                <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Florent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Journal of Experimental &amp; Clinical Cancer Research, 42, pp.260. </w:t>
+              <w:t xml:space="preserve">, 2023, 42 (1), pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-023-02809-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13046-023-02741-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419676v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorectal cancer among farmers in the AGRICAN cohort study</w:t>
+                <w:t xml:space="preserve">Reliability of baseline self-reported information in the AGRICAN cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madar Talibov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Tual</w:t>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Morlais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102125⟩</w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-021-01516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644321v1</w:t>
+                <w:t xml:space="preserve">hal-04850753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural exposure and risk of soft tissue sarcomas and gastrointestinal stromal sarcoma in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Colorectal cancer among farmers in the AGRICAN cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madar Talibov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.33936⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2022.102125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577444v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational pesticide exposure, cancer and chronic neurological disorders: A systematic review of epidemiological studies in greenspace workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. de Graaf</w:t>
+                <w:t xml:space="preserve">Agricultural exposure and risk of soft tissue sarcomas and gastrointestinal stromal sarcoma in the AGRIculture and CANcer (AGRICAN) cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boulanger</w:t>
+                <w:t xml:space="preserve">Amandine Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+                <w:t xml:space="preserve">Clement Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111822⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.33936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678326v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of baseline self-reported information in the AGRICAN cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupational pesticide exposure, cancer and chronic neurological disorders: A systematic review of epidemiological studies in greenspace workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Tual</w:t>
+                <w:t xml:space="preserve">M. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+                <w:t xml:space="preserve">M. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Giovannini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+                <w:t xml:space="preserve">G. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (2), pp.331-342. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 203, pp.111822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10552-021-01516-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850753v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lncRNA ‘UCA1’ modulates the response to chemotherapy of ovarian cancer through direct binding to miR‐27a‐5p and control of UBE2N levels</w:t>
               </w:r>
@@ -2118,51 +2118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-Based Integration of Multi-Omics Data Identifies the Determinants of miR-491-5p Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,130 +2252,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational pesticide exposure, cancer and chronic neurological disorders: A systematic review of epidemiological studies in greenspace workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 203, pp.111822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361293v1</w:t>
@@ -2399,51 +2399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to pesticides and central nervous system tumors: results from the CERENAT case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie de Graaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,51 +2520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeling and Purification of Temporally Expressed RNAs During the S-Phase of the Cell Cycle in Living Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Moustafa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2631,295 +2631,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional miRNA Screening Identifies Wide-ranging Antitumor Properties of miR-3622b-5p and Reveals a New Therapeutic Combination Strategy in Ovarian Tumor Organoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Relevance of Circulating miR-622 in Patients with Newly Diagnosed and Recurrent High-Grade Serous Ovarian Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-19-0510⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (2), pp.352-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvz013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411088v1</w:t>
+                <w:t xml:space="preserve">hal-02465285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Relevance of Circulating miR-622 in Patients with Newly Diagnosed and Recurrent High-Grade Serous Ovarian Carcinoma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional miRNA Screening Identifies Wide-ranging Antitumor Properties of miR-3622b-5p and Reveals a New Therapeutic Combination Strategy in Ovarian Tumor Organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Vernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Briand</w:t>
+                <w:t xml:space="preserve">Emilie Brotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 66 (2), pp.352-362. </w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (7), pp.1506-1519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvz013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-19-0510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465285v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of long non-coding RNAs on the response to chemotherapy in ovarian cancer</w:t>
               </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynecologic Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 156 (3), pp.726-733. </w:t>
@@ -3052,51 +3052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysregulated expression of long noncoding RNAs in gynecologic cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elahe Seyed Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Sabzalipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3301,377 +3301,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates and current challenges in microRNA research for personalized medicine in ovarian cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelocollagen-mediated in vivo siRNA transfection in ovarian carcinoma is influenced by tumor site, siRNA target and administration route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Mandilaras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
+                <w:t xml:space="preserve">Charlotte Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Karakasis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lambert</w:t>
+                <w:t xml:space="preserve">Emilie Varin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14712598.2017.1340935⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (4), pp.1949 - 1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2017.5882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02091422v1</w:t>
+                <w:t xml:space="preserve">inserm-01856064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelocollagen-mediated in vivo siRNA transfection in ovarian carcinoma is influenced by tumor site, siRNA target and administration route</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Updates and current challenges in microRNA research for personalized medicine in ovarian cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Mandilaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Vernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Louis</w:t>
+                <w:t xml:space="preserve">Katherine Karakasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (4), pp.1949 - 1958. </w:t>
+              <w:t xml:space="preserve">Expert Opinion on Biological Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.927-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/or.2017.5882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14712598.2017.1340935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01856064v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02091422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of long non-coding RNAs in ovarian cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (28), pp.44719-44734. </w:t>
@@ -3709,64 +3709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new standardized method for circulating miRNAs profiling in clinical studies: Interest of the exogenous normalization to improve miRNA signature accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3856,90 +3856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miRNAs as tools for tailoring personalized therapeutic strategies in ovarian carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA &amp; DISEASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (3), </w:t>
@@ -3977,51 +3977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">miR-491-5p-induced apoptosis in ovarian carcinoma depends on the direct inhibition of both BCL-XL and EGFR leading to BIM activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,51 +4111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal separation of replication and transcription during S-phase progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Alaei-Mahabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4245,90 +4245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downregulation of Bcl-x L and Mcl-1 is sufficient to induce cell death in mesothelioma cells highly refractory to conventional chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4379,64 +4379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bcl-x L and MCL-1 constitute pertinent targets in ovarian carcinoma and their concomitant inhibition is sufficient to induce apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of PAI-1 expression in breast cancer carcinoma cells by siRNA at nanomolar range.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Resina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,51 +4685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneke Hecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Meryet-Figuière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Minne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Florent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Divoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03537-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abeilard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.07.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Divoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lequesne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Morice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12429-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468339v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Renier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hippert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiswald Louis-Bastien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tual" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02741-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04419676v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paysant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Florent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02809-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madar Talibov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102125" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Piel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33936" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678326v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Graaf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111822" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850753v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemarchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01516-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05418234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;bastien Weiswald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418298v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vernon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brochen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13163970" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gruber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loiseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01429-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Moustafa Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhilal Subhash" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Kanduri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1158-6_14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05411088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-19-0510" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02465285v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvz013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02496710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2019.12.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Seyed Hosseini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Sabzalipoor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Haddad Kashani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nikzad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-017-0671-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Suresh Akhade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subazini Thankaswamy Kosalai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Statello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03265-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091422v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mandilaras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Karakasis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1340935" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecerf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.5882" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8089" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01279377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14800/rd.717" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02403183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vigneron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brotin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.389" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495195v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Alaei-Mahabadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanhita Mitra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.953876" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05481997v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650312v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24787" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Resina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebleu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.03.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2HWR0L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Hecke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Brooks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Konstantinides" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th05-08-0569" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schwalen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Ghadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Ibazizene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafi Ullah Khan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Dolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morice" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Florent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Divoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-025-03537-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05280205v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abeilard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N'Diaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ncrna.2025.07.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Evenden" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vandoolaeghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lecluse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Gac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-024-02049-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Renier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hippert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiswald Louis-Bastien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Tual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2023-109089" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Divoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lequesne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Morice" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-12429-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04419676v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paysant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Florent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02809-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678330v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie de Graaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bureau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxad045" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04196846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02741-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemarchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01516-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madar Talibov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2022.102125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577444v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Busson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Piel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.33936" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Graaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouvier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111822" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05418234v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wambecke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marie Morice" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lambert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis&#8208;bastien Weiswald" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418298v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vernon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Andrianteranagna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Brochen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13163970" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bouvier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gruber" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Loiseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01429-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Moustafa Ali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhilal Subhash" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrasekhar Kanduri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1158-6_14" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02465285v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvz013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05411088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brotin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-19-0510" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02496710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2019.12.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Seyed Hosseini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Sabzalipoor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Haddad Kashani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Nikzad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-017-0671-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Suresh Akhade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subazini Thankaswamy Kosalai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Statello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03265-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lecerf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coll" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Louis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.5882" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02091422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mandilaras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Karakasis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14712598.2017.1340935" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8089" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02304791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guttin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Issartel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molonc.2016.03.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01279377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14800/rd.717" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02403183v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meryet-Figui&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vigneron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brotin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2014.389" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495195v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Alaei-Mahabadi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanhita Mitra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15384101.2014.953876" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05481997v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Giffard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01650312v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Simonin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E. Duval" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Villedieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.24787" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167454v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Resina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebleu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2007.03.017" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2HWR0L6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319206v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke Hecke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Brooks" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Konstantinides" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th05-08-0569" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>