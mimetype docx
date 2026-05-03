--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -153,2843 +153,2964 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux ensembles d’objets en alliage cuivreux de la fin du Bronze ancien et du début du Bronze moyen en Alsace : le dépôt de Hochfelden et la hache de Wilwisheim (Bas-Rhin). Un projet de recherche en cours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steiner Nicolas</w:t>
+                <w:t xml:space="preserve">Entre âge du Bronze et âge du Fer, les occupations sur le long terme dʹOberschaeffolsheim (Bas‑Rhin) ‑ rue du Général de Gaulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Rault</w:t>
+                <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Michler</w:t>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+                <w:t xml:space="preserve">Marieke van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 24, pp.78-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux ensembles d’objets en alliage cuivreux de la fin du Bronze ancien et du début du Bronze moyen en Alsace : le dépôt de Hochfelden et la hache de Wilwisheim (Bas-Rhin). Un projet de recherche en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steiner Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23, pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid des boissons fermentées durant le Pré et Protohistoire en européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Archéologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 169, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de l’âge du Bronze moyen de Berstett Langenberg (Bas-Rhin), approches croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Michler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Tarifa-Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Varia, 63, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.3554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/galliap.3554⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04081914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes de l’âge du Bronze à l’ouest de Strasbourg (diagnostics et fouilles sur le contournement ouest de Strasbourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, pp.108-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures de Truchtersheim &amp;quot;Holderacker&amp;quot; (Bas-Rhin) et les pratiques funéraires du Bronze A1 dans le sud de la plaine du Rhin supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Treffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sépultures de Truchtersehim (Bas-Rhin) et les pratiques funéraires du Bronze A1dans le sud de la plaine du Rhin supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Treffort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes de l’âge du Bronze à l’ouest de Strasbourg (diagnostics et fouilles COS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, pp.108-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur l’âge du Fer dans le Kochersberg (Bas-Rhin) : les fouilles 2017-2019 du contournement ouest de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Carbillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Ceciliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38, pp.9-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooks James F., 2018, &amp;lt;i&amp;gt;Awat’ovi. L’histoire et les fantômes du passé en pays hopi&amp;lt;/i&amp;gt;, traduit de l’anglais par F. Olivié. Toulouse, Éditions Anacharsis, coll. Essai, série Histoire, 304 p., bibliogr., illustr., carte, relevés [compte-rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène tumulaire de part et d’autre du Rhin du Bronze ancien au début du Bronze final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Wassong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05258351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Michler</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Brooks James F., 2018, Awat’ovi. L’histoire et les fantômes du passé en pays hopi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olivié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 43 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1067037ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05276397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensilage et artisanat du fer entre le Hallstatt D3 et La Tène ancienne à Weyersheim (Bas-Rhin). Premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Archimède n°5. Archéologie et histoire ancienne, 5, pp.202-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01826474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation de la fin du Bronze moyen à Furdenheim (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66, pp.353-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes céramiques du Bronze ancien en Alsace. L'apport du site de Gougenheim “Gingsheimer Feld” (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.59-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merxheim – Lotissement Wintergarten, rues de Verdun et de Réguisheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes céramiques du Bronze ancien en Alsace. L'apport du site de Gougenheim “Gingsheimer Feld” (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14, pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Michler</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle maison du Rubané récent sur le « site central » de Rosheim « Rittergass » / « Sainte-Odile » (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (187)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle maison du Rubané récent sur le « site central » de Rosheim « Rittergass» / « Sainte-Odile »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.27-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nécropole du Bronze D à Eckwersheim (Bas-Rhin) Une nécropole du Bronze D à Eckwersheim (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 14, pp.59-67</w:t>
+              <w:t xml:space="preserve">, 2014, 12, pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ensemble mixte Bruebach-Oberbergen/Bischheim occidental sur le de Rosheim &amp;lt;&amp;lt; Rittergass &amp;gt;&amp;gt;(Bas-Rhin) : premiers impacts occidentaux sur le sud de la plaine du Rhin supérieur à la fin du 5e millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 64 (187)</w:t>
+              <w:t xml:space="preserve">, 2012, p. 21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00945032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de la fin du Bronze final du Hexenberg à Leutenheim (Bas-Rhin) : études sur le paléoenvrionnement rhénan et études archéologiques. Résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Basoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Logel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Putelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (4), pp.731-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2011.14068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Cécile Véber</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00909619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des passages vosgiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéovosges, le Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevés microtopographiques sur le site protohistorique du Hohlandsberg (Haut-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 12, pp.111-115</w:t>
+              <w:t xml:space="preserve">, 2007, 4, pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une épée de l’âge du Bronze final IIIa découverte à Seltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, p. 21-34</w:t>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50, pp.51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles traces d’extraction de minerai dans la moyenne vallée de la Meurthe (88)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.99-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristocratie celtique sur les habitats fortifiés d’Etival-Clairefontaine / St-Benoît-le-Chipotte, « Varrinchâtel » et de Taintrux, « Chastel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société philomathique Vosgienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une hache du type de Tréhou découverte en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles découvertes préhistoriques dans le Pays de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Pays de Bitche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux gros outils en alliage cuivreux de la fin du bronze final découverts sur les fouilles 2002 au Hexenberg, Leutenheim (Bas-Rhin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 108 (4), pp.731-754. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 100 (4), pp.791-797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00003784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux gros outils en alliage cuivreux de la fin du Bronze final découverts sur les fouilles 2002 au Hexenberg, Leutenheim (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéovosges, le Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.35-39</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100.4, pp.791-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...419 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte d’une petite hache polie à Goetzenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Pays de Bitche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 5</w:t>
+              <w:t xml:space="preserve">, 2002, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...245 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2999,1483 +3120,1483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux ensembles de la fin du Bronze ancien et du début du Bronze moyen en Alsace le dépôt de Hochfelden et la hache de Wilwisheim. Un projet de recherche en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steiner Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'actualité de l'APRAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Saint-Germain-en-Laye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Endneolithische und das frühbronzezeitliche Elsass (von 2500 bis 1500 v. Chr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jammet-Reynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG Bronzezeit Periphere Räume in der Bronzezeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WEST- UND SÜDDEUTSCHEN VERBANDES FÜR ALTERTUMSFORSCHUNG, Sep 2023, Tübingen, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bière, actualité de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières gorgées de bière. "Archéologie et histoire de la bière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marinval Ph., Jedrusiak F., Jodry F., Michler M., Sep 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érosion des sols, divagations du Rhin, biais taphonomiques et dynamiques de peuplement dans la plaine d’Alsace du Néolithique à la fin de l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e Congrès préhistorique de France. 31 mai – 4 juin 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge du Bronze et les Schlitzgruben, récit d'une extinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bronze 2019 : 20 ans de recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bayeux, France. pp.399-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer le grain, focus sur les outils employés avant le brassage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières gorgées de bière. "Archéologie et histoire de la bière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marinval Ph., Jedrusiak F., Jodry F., Michler M., Sep 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique polychrome du Bronze final IIIb au Hallstatt C-D1 en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke van Es</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIIIe congrès de l'UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rebecca Peake; Sylvain Bauvais; Caroline Hamon; Claude Mordant, Jun 2018, Paris, France. pp.199-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitats et habitations de l’âge du Bronze en Alsace : nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrevelcin Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIe Rencontres Nord-Sud de Préhistoire récente : Habitations et habitat du néolithique à l'âge du Bronze en France et ses marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Dijon, France. pp.597-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Michler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisella Cabboï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The metalworker and his tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Belfast, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisella Cabboï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les confins territoriaux des cités gauloises : le cas du haut bassin de la Meurthe chez les Leuques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-M. Bigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Triboulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franges urbaines et confins territoriaux : La Gaule dans l'Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Versailles, France. pp.615-629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01155349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures de type « fente » dans le Kochersberg (Alsace) : un programme de recherche en cours de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schneikert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chasse, culte ou artisanat ? les fosses « à profil en Y-V-W » : structures énigmatiques et récurrentes du Néolithique aux âges des Métaux en France et alentour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Châlons-en-Champagne, France. pp.213-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01155356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropisation et érosion agraire dans un paysage loessique (Bas-Rhin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01155362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4485,331 +4606,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches transversales autour des vases du site de la fin du Bronze moyen de Berstett Langenberg (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Tarifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel ensemble céramique du début du Bronze final en Alsace. La fosse 2047 du site de Rosheim Rittergass, Boerschweg, (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bronze moyen et l’origine du Bronze final en Europe occidentale (XVIIe-XIIIe s. av. J.-C.), Colloque international de l’APRAB, 17-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. 1, pp.63-74, 2017, Mémoires d’Archéologie du Grand-Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anthropisation des Vosges méridionales : la nécessaire conjugaison des sources historiques, archéologiques et paléo-environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque sylva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4819,501 +4940,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de la “bière” Histoire et Archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Strasbourg, AVAGE. , MAGE (17), 486 p. ; 163 fig. couleurs dont 15 cartes ; 39 fig. NB ; 21 Tabl., 2025, Mémoires d'Archéologie du Grand Est, 978-2-9590817-7-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roux Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archaeopress. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Access Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 406 p., 2024, 9781803277554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781803277554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution d’un terroir au cours de l’âge du Bronze en Alsace : le site d’Erstein Grasweg – Parc d’activités du Pays d’Erstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Jodry</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Strasbourg, AVAGE. , MAGE (17), 486 p. ; 163 fig. couleurs dont 15 cartes ; 39 fig. NB ; 21 Tabl., 2025, Mémoires d'Archéologie du Grand Est, 978-2-9590817-7-4</w:t>
+                <w:t xml:space="preserve">Estelle Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société archéologique de l’Est</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2023, 56ème supplément à la Revue Archéologique de l’Est, 978-2-915544-90-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...98 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les haches du Chalcolithique et de l'Âge du Bronze en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Steiner Verlag, 140 p., 31 pl., 2013, Prähistoriche Bronzefunde, IX, 26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...84 lines deleted...]
-              <w:t xml:space="preserve">, 288 p., 2023, 56ème supplément à la Revue Archéologique de l’Est, 978-2-915544-90-9</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les haches du Chalcolithique et de l’Âge du Bronze en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Steiner, 2013, Prähistorische Bronzefunde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Franz Steiner Verlag, 140 p., 31 pl., 2013, Prähistoriche Bronzefunde, IX, 26</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carte archéologique de la Gaule, Vosges (88)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, Carte archéologique de la Gaule, Michel Provost, 978-2-87754-088-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...122 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5323,2369 +5444,2369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Jodry; Matthieu Michler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines de la "bière". Histoire et Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MAGES (17), pp.17-26, 2025, 978-2-9590817-7-4</w:t>
+              <w:t xml:space="preserve">, MAGES (17), pp.11-15, 2025, MAGES, 978-2-9590817-7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brasser sa bière au XXIe siècle. Un savoir-faire aux multiples facettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florent Jodry; Matthieu Michler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines de la “bière”. Histoire et Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MAGES (17), pp.449-472, 2025, 978-2-9590817-7-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de l’âge du Bronze dans le sud de la plaine du Rhin supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Croutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estelle Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Blanchet; Théophane Nicolas; Bénédicte Quilliec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVE au XVII e s. a.C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (65), Ausonius, pp.357-376, 2025, 9782356136435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Jodry; Matthieu Michler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines de la "bière". Histoire et Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MAGES (17), pp.11-15, 2025, MAGES, 978-2-9590817-7-4</w:t>
+              <w:t xml:space="preserve">, MAGES (17), pp.17-26, 2025, 978-2-9590817-7-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typochronologie de la céramique du Bz D au Ha A2 en Alsace, où se situe le Ha A1 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Blanchet; Théophane Nicolas; Bénédicte Quilliec. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Simonin; Claude Mordant; Marie-Pierre Koenig; Thierry Klag; Franck Ducreux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVE au XVII e s. a.C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires (65), Ausonius, pp.357-376, 2025, 9782356136435</w:t>
+              <w:t xml:space="preserve">Le Hallstatt A1 dans la chronologie du Bronze final. Quelles réalités pour la France ? Actes de la table ronde de Bibracte, Glux-en-Glenne, 13-15 oct. 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APRAB, 2024, Supplément au Bulletin de l'APRAB, 13, 978-2-958503-53-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...133 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Choquenet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05093648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de déposition des objets non céramiques à l’étape initiale du Bronze final : le cas d’Eckwersheim « Burgweg Rechts » (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.291-306, 2024, 979-10-90534-88-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre et mourir à l’âge du Bronze final : l’exemple des découvertes de Cernay-lès-Reims et Saint-Léonard (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bouquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bündgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Choquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.499-518, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bières et boissons fermentées en Europe pré- et protohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le banquet cérémoniel entre archéologie et ethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-161, 2024, 9781803277554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Le banquet cérémoniel entre archéologie et ethnologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-20, 2024, 9781803277554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-4, 2024, 9781803277554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité et invisibilité des pratiques funéraires de la fin du Bronze moyen au premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société préhistorique française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Des vivants sans tombes et des morts sans habitats : évolution des pratiques funéraires du Néolithique à La Tène ancienne en France et en Europe occidentale, Société préhistorique française, pp.79-94, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions pour une typochronologie de la céramique du Bz D au Ha A2 en Alsace et plus particulièrement dans le Bas-Rhin. Où se situe le Ha A1 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. DUCREUX; T. KLAG; M.-P. KOENIG; C. MORDANT; D. SIMONIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Hallstatt A1 dans la chronologie du Bronze final - Quelles réalités en France ? Actes de la table ronde de Bibracte (Centre archéologique européen de Glux-en-Glenne,13-15 oct. 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APRAB, pp.61-77, 2024, Bulletin de l’Association pour la Promotion des Recherches sur l’Âge du Bronze, Supplément 13, 978-2-95850-353-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique polychrome du bronze final IIIb au Hallstatt C-d1 en Alsace. Entre changement technologique et modification du repertoire : artisanat spécialisé ou degré de spécialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Peake; S. Bauvais; C. Hamon; C. Mordant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.291-306, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">La spécialisation des productions et les spécialistes, Actes de la séance de la Société préhistorique française de Paris (juin 2018), Proceedings of the session n° XXXIV-2 of the XVIII° UISPP World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-28, 2020, Séances de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique polychrome du Bronze final IIIb au Hallstatt C-D1 en Alsace : entre changement technologique et modification du répertoire : artisanat spécialisé ou degré de spécialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Es</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La spécialisation des productions et les spécialistes - Session XXXIV-2 du XVIIIe congrès de l'UISPP - Actes de la séance de la Société préhistorique française de Paris 5 juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.399-407, 2020, Séances de la Société préhistorique française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05277267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...184 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Michler</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole du début du Bronze final d’Eckwersheim (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, AVAGE, pp.65-76, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
+              <w:t xml:space="preserve">, 1, AVAGE, pp.729-740, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes de fosses profondes à la Pré- et Protohistoire : cartographie des fosses mésolithiques et des Schlitzgruben à l’échelle nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830016v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Bruno Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audé Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Achard-Corompt; Emmanuel Ghesquière; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séances de la Société préhistorique française (12), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Alsace et l’âge du Bronze : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schneikert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris, Société préhistorique française</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t>
+                <w:t xml:space="preserve">Cécile Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Carozza; C. Marcigny; M. Talon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'habitat et l'occupation des sols à l'âge du Bronze et au début du premier âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP : CNRS éditions, pp.262-273, 2017, Recherches archéologiques, 9782271115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944445v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du début du Bronze final d’Eckwersheim (Bas-Rhin)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Féliu</w:t>
+                <w:t xml:space="preserve">Un nouvel ensemble céramique du début du Bronze final en Alsace. La fosse 2047 du site de Rosheim &amp;lt;i&amp;gt;Rittergass, Boerschweg&amp;lt;/i&amp;gt; (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">-XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, AVAGE, pp.729-740, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
+              <w:t xml:space="preserve">, 1, AVAGE, pp.65-76, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648097v1</w:t>
+                <w:t xml:space="preserve">hal-04830016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habitats, contextes funéraires et occupation du sol au Bronze final en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Carozza; Cyril Marcigny; Marc Talon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'habitat et l'occupation des sols à l'âge du Bronze et au début du premier âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAP : CNRS éditions, pp.241-259, 2017, Recherches archéologiques, 9782271115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diagnostic LGV Est Européenne en Alsace, suivi géoarchéologique et études paléoenvironnementales : les clés de lecture du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Carcaud; G.A. Fassetta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.43-54, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic LGV Est Européenne en Alsace (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Nocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie CARCAUD; Gilles ARNAUD-FASSETTA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Alpha, pp.35-45, 2015, 978-2-271-07259-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Tibre et Enns, à propos de deux haches de la fin de l'âge du bronze de provenance alsacienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alberti G., Féliu C., Pierrevelcin G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpinare : mélanges offerts à Anne-Marie Adam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, p. 423-434, 2014, Mémoires - Ausonius ; 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01025612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Tibre et Enns, à propos de deux haches de la fin de l’âge du Bronze de provenance alsacienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Alberti; Clément Féliu; Gilles Pierrevelcin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpinare. Mélanges offerts à Anne-Marie Adam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.420-430, 2014, Mémoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7695,153 +7816,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau dans l'Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveautés archéologiques en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7851,209 +7972,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études moléculaires des ambres archéologiques d'Alsace : problématique et intérêt pour l'identification de leurs origines géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fradet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brasser sa bière au XXIe siècle. Pratiques brassicoles en Alsace, entre amateurs et artisans, mémoire de Licence en ethnologie, Unistra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8063,8086 +8184,8086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations de La Tène et du haut Moyen Âge : Habsheim, Haut-Rhin, Rue des Noyers, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations de versant pré- et protohistoriques (Néolithique, âge du Bronze et âge du Fer) : Wilwisheim, Bas-Rhin Krautland, Grand Est : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Barbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Carlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nécropole du haut Moyen Âge et des vestiges d'habitat du Néolithique et de l’âge du Fer : Pfulgriesheim, Griesheim-sur-Souffel, Bas-Rhin, lieux-dits Meyeracker et Kleinfeld, Tranche 2, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023, pp.117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations de l’âge du Bronze, habitat de La Tène et structures parcellaires modernes et contemporaines à la confluence des deux Sarres : Hermelange, Moselle, Lotissement Rue des Chenevières, Grand Est : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Champougny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagenthal-le-Bas, Haut-Rhin, rue des Vergers, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiningue, Haut-Rhin, Chemin des Jardins, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habsheim, Haut-Rhin, rue de la Délivrance, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2022, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlenheim, Bas-Rhin, rue des Prés, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herrlisheim, Bas-Rhin, rue des Vosges, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2022, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indices d'habitat datés du Bronze final : Artzenheim, Haut-Rhin, rue des Vosges, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wintzenheim Haut-Rhin, Fondations de deux bâtiments du 20e siècle à l'arrière du Café de la Gare. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inrap GE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battenheim, Haut-Rhin, Foyer à pierres chauffées du Bronze final et occupations domestiques et funéraires du Vie au Ixe siècles. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inrap GE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinsheim-sur-Bruche, Bas-Rhin, Rue du Général de Gaulle, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2021, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondations de deux bâtiments du XXe siècle à l’arrière du Café de la Gare : Wintzenheim, Haut-Rhin, 2 rue du Général Pelisse, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dottori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est, Metz-Strasbourg. 2021, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Battenheim, Haut-Rhin, Foyer à pierres chauffées du Bronze final et occupations domestiques et funéraires du VIe au IXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est, Metz-Strasbourg. 2021, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geispolsheim, Bas-Rhin, rue des Artisans, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2021, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckbolsheim, Bas-Rhin, 11 rue Jean Monnet, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2021, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fosse de grand diamètre, vestige d’une occupation de l’âge du Bronze final : Strasbourg, Bas-Rhin, 179 route de Mittelhausbergen, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2021, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindisheim, Bas-Rhin, Auf den Dorfgraben, Rue de la Chapelle, Grand Est. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inrap GE. 2020, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une occupation de l’âge du Bronze et l’aménagement de fossés depuis la période gallo-romaine jusqu’à l’époque contemporaine : Colmar, Haut-Rhin, Hinter Saint-Peter, Rue des Aunes, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosses, fossé et crémation protohistoriques : Wilwisheim, Bas-Rhin, Krautland, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pfastatt, Haut-Rhin, Galgenmatten, Rue des Roseaux, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la céramique du Bronze final, Fosses du Bronze final et cabanes VIe-XIIe siècle, Hipsheim (Bas-Rhin), Rue des Alisiers-Village. Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Alsace. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colmar, Haut-Rhin, 8 rue Denis Papin, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindisheim, Bas-Rhin, Auf den Dorfgraben, Rue de la Chapell, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations modestes de l’âge du Bronze et traces d’exploitation en zone rurale, Grand Est, Bas-Rhin, Rittershoffen / Tiefroderberg. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fosse pré ou protohistorique et des indices d’occupation de la période médiévale : Hunspach, Bas-Rhin, Rue de Hoffen lieu-dit Bettelstock, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hindisheim, Bas-Rhin, Auf den Dorfgraben, Rue de la Chapelle, Grand Est, section 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strasbourg, Bas-Rhin 10 place de l’Abattoir, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Est, Haut-Rhin, Colmar 8 rue Denis Papin. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations modestes de l’âge du Bronze et traces d’exploitation en zone rurale : Rittershoffen, Bas-Rhin, Tiefroderberg, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Est, Bas-Rhin, Strasbourg, 10 place de l’Abattoir. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations de bas de versant entre Kochersberg et plaine alluviale rhénane, de la Pré- et Protohistoire à l’époque moderne. Grand Est, Bas-Rhin, Vendenheim « Bruehl », Eckwersheim « Kleine Seite », A355-Contournement Ouest de Strasbourg,, tronçon 5 - site 5.1, Rapport d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020, pp.440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fosses du Bronze final et cabanes VIe-XIIe siècle : Hipsheim, Rue des Alisiers-Village, Grand Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2020, pp.59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Est, Bas-Rhin, Eckbolsheim, 11 rue Jean Monnet. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une fosse pré ou protohistorique et des indices d’occupation de la période médiévale, Grand Est, Bas-Rhin, Hunspach, Rue de Hoffen, lieu-dit Bettelstock. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations de l’âge du Bronze à la fin du premier âge du Fer et chemins médiévaux : Cernay-lès-Reims / Saint-Léonard, Marne &amp;quot;Le Bas de la Noue Saint-Rémi et La Croix Faille&amp;quot; Parc de référence - zone 6, Grand Est : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2019, pp.410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merxheim, Lotissement Wintergarten, rues de Verdun et de Reguisheim. Contribution à un bilan scientifique régional (Grand-Est)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Est, Bas-Rhin (67) Duttlenheim, Duppigheim et Ernolsheim-sur-Bruche A 355 - Contournement Ouest de Strasbourg - Tronçon 1 - Du Néolithique à l’Antiquité. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 355 - Contournement Ouest de Strasbourg, Tronçon 1 : Du Néolithique à l'Antiquité : Duttlenheim, Duppigheim et Ernolsheim-sur-Bruche : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Froehlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2017, pp.278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensilage et artisanat du fer au Hallstatt D3/La Tène ancienne à Weyersheim. Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP Alsace. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wittenheim, &amp;quot;Rue de Bourgogne, rue du Vieil Armand. Lotissement Le Mittelfeld I&amp;quot; Hirondelles - Lotissement &amp;quot;Les Hirondelles&amp;quot; : une occupation du début de l'âge du Fer (Hallstatt C) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2016, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wintzenheim, (Haut-Rhin), Lotissement « Flachsland » - Tranche 1, rue Sainte-Odile. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merxheim (Haut-Rhin), Rue de Réguisheim/rue de Verdun – lot. “Weingarten”, lieu-dit “Winter”. Occupations du Bronze final III et du Néolithique.Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haguenau / Rue du Peuplier - Écoquartier du Chemin Long : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2016, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oberschaeffolsheim / Lotissement RD 45 : des occupations du Néolithique moyen et du Bronze final : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2016, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Jean-Saverne, Lotissement communal « Les Jardins » - Rue des Jardins : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2016, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensilage et artisanat du fer au Hallstatt D3/La Tène ancienne à Weyersheim : Weyersheim, Rue de la Gare - Lotissement « Les Hauts de La Zorn » : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cabboi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2016, pp.406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haguenau (Bas-Rhin), Rue du Peuplier – Écoquartier du Chemin Long. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations du Bronze final III et du Néolithique : Merxheim, rue de Réguisheim / rue de Verdun - lot. Weingarten, lieu-dit Winter : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2016, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Jean-Saverne (Bas-Rhin), Lotissement communal « Les Jardins »-Rue des Jardins. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merxheim (Haut-Rhin), Rue de Réguisheim/rue de Verdun – lot. “Weingarten”, lieu-dit “Winter”. Occupations du Bronze final III et du Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerstheim / Lotissement Oberfeld : sondages aux abords du site Bronze final de Bancalis : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barr (Bas-Rhin) Lotissement d'activités rue d'Alsace - ZA du Muckenthal, tr. 2 : rapport de diagnostic [Texte imprimé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahlenheim, Lotissement « Wahlenheim », rue du Général de Gaulle : occupations protohistoriques (transition Néolithique final/Bronze ancien et hallstatt) et médiévales : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2015, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gresswiller, Lotissement « les domaines de la Bruche » - Rue de Dinsheim : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gresswiller (Bas-Rhin), Lotissement « les domaines de la Bruche » - Rue de Dinsheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wittenheim, 6, rue des Hirondelles - Lotissement &amp;quot;Les Hirondelles&amp;quot; : une fosse polylobée de la fin Bronze final : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2015, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wittenheim (Haut-Rhin), 6 rue des Hirondelles – lot. Les Hirondelles, Une fosse polylobée du Bronze final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memmelshoffen, extension urbaine, nouveau quartier communal : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colmar / 3 rue Paul Jacques Kalb : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottrott, lotissement du Vignoble - Rue du Vignoble : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toul, Meurthe-et-Moselle, Site Kléber, tranche 1, La Croix de Metz : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thiériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2015, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottrott (Bas-Rhin), Lotissement du Vignoble – Rue du Vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barr, (Bas-Rhin), « Rue d’Alsace-ZA du Muckenthal Tr. 2»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duntzenheim, Bas-Rhin, LGV EE, Zone de stockage Nord 2. Occupations du Néolithique moyen et du Premier âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosheim &amp;quot;Rittergass Boerschweg&amp;quot; : un habitat du Néolithique ancien et une occupation du Hallstatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrewerden, Bas-Rhin, Prolongement rue des Pinsons Lotissement &amp;quot;Les Alouettes&amp;quot; Tranche 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosheim, Bas-Rhin, Rittergass, Boerschweg : occupations multiphasées du Néolithique ancien à la période gallo-romaine : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2014, pp.461</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoerdt (Bas-Rhin), « Birken » Micro-Zone d'Activités : batteries de foyers à pierre chauffantes de la fin de l'âge du Fer : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2014, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations rurales de l'âge du Bronze et du premier âge du Fer dans le Ried brun : Marckolsheim, Parc d'Activité Intercommunal de Marckolsheim (PAIM) - tranche 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Es Marieke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zumbrunn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2014, pp.119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marckolsheim, Parc d’Activités Intercommunal (Bas-Rhin). Occupations rurales de l'âge du Bronze et du premier âge du Fer dans le Ried brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverne, Zac Fontaine Saubach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverne, Bas-Rhin, ZAC Fontaine Saubach Tr. 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2013, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupations du Néolithique et du Premier âge du Fer : Duntzenheim, Bas-Rhin, LGVEE, Zone de stockage Nord 2, secteur 1 : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.425</w:t>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2013, pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023, pp.101</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohnenheim (Bas-Rhin) Kohlgrube, lotissement Plein Soleil - rue de Mackenheim : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2013, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brumath, Cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brumath, Bas-Rhin, Rue de l'Industrie / Rue des Frères Lumière : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2012, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muttersholtz (Bas-Rhin), Rue des Cigognes, lotissement Bruchfeld : occupations de l'âge du Bronze et enclos de période indéterminée : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2012, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ohnenheim, Bas-Rhin. Kohlgrube – Lot. Plein Soleil - rue de Mackenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRAP Alsace. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paléo-vallon sur la rive droite du Gingsheimerbaechel : Gingsheim, Bas-Rhin, Steinbrünnen, Aschenbuckel, LGV EE, site 9-1 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2011, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oberhausbergen, Route de Strasbourg (Bas-Rhin) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2011, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fossé laténien : Sarrewerden, Bas-Rhin, En bordure de la RD 8 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fossé Laténien : Sarrewerden, Bas-Rhin, en bordure de La RD 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023, pp.117</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toul (Meurthe-et-Moselle) ZAC Taconnet Est, phase 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delannoy Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pillard-Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.235</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conthil [Moselle] (57), &amp;quot;Le Bois de Conthil&amp;quot; site 15, Pévange [Moselle] (57) &amp;quot;Derrière le Pâtural&amp;quot; site 16 : LGV Est : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dolata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2009, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.55</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fribourg [Moselle] &amp;quot;Albeschaux&amp;quot; : LGV EST 2e phase : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Petitdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dolata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2009, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.50</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toul (Meurthe-et-Moselle) ZAC Taconnet Est, phase 1 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delannoy Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pillard-Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2009, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2022, pp.39</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conthil [Moselle], site 10, Le Gueren : LGV EST seconde phase, section Danne-et-Quatre-Vents à Dolving : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dolata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2008, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2022, pp.46</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrebourg (Moselle) Rue des Remparts : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2008, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.111</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérange [Moselle] Site 4 le Village, Weihermattfeld : TGV EST seconde phase-section Danne-et-Quatre-Vents à Dolving : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dolata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2008, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.46</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouviller (Moselle) site 5, Ramattfeld : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dolata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2008, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[0] Inrap GE. 2021</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourscheid [Moselle] Sites 2 et 3 Trischmatt : TGV EST seconde phase-section Dannes-et-Quatre-Vents à Dolving : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dolata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2008, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[0] Inrap GE. 2021</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarraltroff [Moselle] Site 8 &amp;quot;Jockelsberg&amp;quot; : TGV-EST seconde phase, section Danne-et-Quatre-Vents à Dolving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dolata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2008, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2021, pp.46</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damelevières (Meurthe-et-Moselle), Les Grandes Bléhors : lotissement : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2008, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est, Metz-Strasbourg. 2021, pp.70</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarraltroff [Moselle) Site 7 Hohlgasse : TGV EST seconde phase, section Danne-et-Quatre-Vents à Dolving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dolata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2008, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...108 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est, Metz-Strasbourg. 2021, pp.88</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réding [Moselle] Site 6 &amp;quot;Rivingermatt&amp;quot; : TGV EST seconde phase, section Danne-et-Quatre-Vents à Dolving : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dolata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2008, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2021, pp.51</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolving [Moselle] Site 9 &amp;quot;Gebenhez et Ruttersmatt&amp;quot; : TGV-Est seconde phase, section Danne-et-Quatre-Vents à Dolving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dolata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2008, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2021, pp.44</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mittelbronn [Moselle] Site 1 Kisseln : TGV EST seconde phase, section Danne-et-Quatre-Vent à Dolving : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Dolata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2008, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2021, pp.45</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanteheux (Meurthe-et-Moselle), rue de Saverne, lotissement Basses Gouttes : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Jude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2007, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP Alsace. 2020</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wintzenheim [Haut-Rhin] Hohlandsberg : rapport d'évaluation et de prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Indépendant. 2005, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...6401 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16152,168 +16273,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle, pré-actes du colloque international Corpus, Dijon, 4-7 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORPUS, 79 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId328"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16381,51 +16502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="872583BC"/>
+    <w:nsid w:val="8196EB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16612,51 +16733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-michler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8827-648X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086306448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steiner Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740002v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03675674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Treffort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067037ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081937v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194508v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Serrurier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lasserre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Logel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081931v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523088v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005337v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083953v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774651v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrevelcin Gilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Bigoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155356v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneikert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04769689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Pierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/ASP/missingPageHandler.asp?404;https://archaeopress.com:443/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803277554" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/16698" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081908v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467919v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467789v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092580v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614683v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277267v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Es" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283945v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274592v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Veber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648097v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274377v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ertlen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025612v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274748v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774555v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774551v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fradet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Schmitt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472905v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738664v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Keller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738653v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Lafitte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738655v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738647v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770647v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738658v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291203v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770667v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770648v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774480v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770672v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nilles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312628v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770709v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770705v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308947v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770478v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770473v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770662v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770659v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295063v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770700v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291176v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770471v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295051v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291186v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774509v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312632v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774516v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Froehlicher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312617v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295052v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738638v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774569v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774494v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774579v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291178v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308923v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295067v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308933v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738636v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738641v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774612v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774561v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300348v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740012v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738747v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thi&#233;riot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05242752v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308935v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740031v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300344v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308932v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738749v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774620v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774622v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Es Marieke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zumbrunn" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312641v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312626v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774615v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774597v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306803v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774591v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774587v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770437v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770438v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444654v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770452v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viller" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coster" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dolata" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770447v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770450v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy Bruno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pillard-Jude" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770436v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770439v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770457v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770443v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736614v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736606v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770456v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770459v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770461v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770442v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736599v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770466v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736590v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736585v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-michler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8827-648X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086306448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steiner Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03675674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Treffort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067037ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Serrurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lasserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Logel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081920v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrevelcin Gilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Bigoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneikert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04769689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554704v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Pierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/ASP/missingPageHandler.asp?404;https://archaeopress.com:443/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803277554" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/16698" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Es" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274592v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Veber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klag" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ertlen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774551v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fradet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Schmitt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472905v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Keller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Lafitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738655v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738647v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770643v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291203v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472865v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774480v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nilles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308947v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770709v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770659v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770700v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291176v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770471v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291186v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774509v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312632v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Froehlicher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312617v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774566v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295067v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774576v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774494v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774579v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291178v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308923v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740031v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738636v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774561v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738747v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thi&#233;riot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jude" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05242752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308935v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312641v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300344v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738749v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774620v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774622v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Es Marieke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zumbrunn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312626v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774615v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774597v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306803v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774587v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300350v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770454v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770438v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444654v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy Bruno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pillard-Jude" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770452v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coster" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dolata" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770447v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770466v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736599v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736614v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770443v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770457v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736606v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770456v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770459v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770461v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736590v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736585v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>