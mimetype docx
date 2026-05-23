--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,16447 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16396 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Michler </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable de recherches archéologiques Inrap GE-StrasbourgMembre titulaire UMR 7044</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8827-648X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086306448</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=oqoD6vgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre âge du Bronze et âge du Fer, les occupations sur le long terme dʹOberschaeffolsheim (Bas‑Rhin) ‑ rue du Général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke van Es</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Wiethold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24, pp.78-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux ensembles d’objets en alliage cuivreux de la fin du Bronze ancien et du début du Bronze moyen en Alsace : le dépôt de Hochfelden et la hache de Wilwisheim (Bas-Rhin). Un projet de recherche en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steiner Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des boissons fermentées durant le Pré et Protohistoire en européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.26-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de l’âge du Bronze moyen de Berstett Langenberg (Bas-Rhin), approches croisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tarifa-Mateo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Varia, 63, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.3554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes de l’âge du Bronze à l’ouest de Strasbourg (diagnostics et fouilles sur le contournement ouest de Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Croutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dumas-Lattaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures de Truchtersheim &amp;quot;Holderacker&amp;quot; (Bas-Rhin) et les pratiques funéraires du Bronze A1 dans le sud de la plaine du Rhin supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sépultures de Truchtersehim (Bas-Rhin) et les pratiques funéraires du Bronze A1dans le sud de la plaine du Rhin supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes de l’âge du Bronze à l’ouest de Strasbourg (diagnostics et fouilles COS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.108-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur l’âge du Fer dans le Kochersberg (Bas-Rhin) : les fouilles 2017-2019 du contournement ouest de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carbillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ceciliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, pp.9-12. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/afeaf.2020.1223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooks James F., 2018, &amp;lt;i&amp;gt;Awat’ovi. L’histoire et les fantômes du passé en pays hopi&amp;lt;/i&amp;gt;, traduit de l’anglais par F. Olivié. Toulouse, Éditions Anacharsis, coll. Essai, série Histoire, 304 p., bibliogr., illustr., carte, relevés [compte-rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène tumulaire de part et d’autre du Rhin du Bronze ancien au début du Bronze final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Wassong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique d'Alsace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Brooks James F., 2018, Awat’ovi. L’histoire et les fantômes du passé en pays hopi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Olivié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067037ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensilage et artisanat du fer entre le Hallstatt D3 et La Tène ancienne à Weyersheim (Bas-Rhin). Premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Badey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Archimède n°5. Archéologie et histoire ancienne, 5, pp.202-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01826474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation de la fin du Bronze moyen à Furdenheim (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.353-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merxheim – Lotissement Wintergarten, rues de Verdun et de Réguisheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la France - Informations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes céramiques du Bronze ancien en Alsace. L'apport du site de Gougenheim “Gingsheimer Feld” (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes céramiques du Bronze ancien en Alsace. L'apport du site de Gougenheim “Gingsheimer Feld” (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle maison du Rubané récent sur le « site central » de Rosheim « Rittergass » / « Sainte-Odile » (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (187)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle maison du Rubané récent sur le « site central » de Rosheim « Rittergass» / « Sainte-Odile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nécropole du Bronze D à Eckwersheim (Bas-Rhin) Une nécropole du Bronze D à Eckwersheim (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Véber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.111-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ensemble mixte Bruebach-Oberbergen/Bischheim occidental sur le de Rosheim &amp;lt;&amp;lt; Rittergass &amp;gt;&amp;gt;(Bas-Rhin) : premiers impacts occidentaux sur le sud de la plaine du Rhin supérieur à la fin du 5e millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Serrurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de la fin du Bronze final du Hexenberg à Leutenheim (Bas-Rhin) : études sur le paléoenvrionnement rhénan et études archéologiques. Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vigreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Basoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Logel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Putelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (4), pp.731-754. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bspf.2011.14068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00909619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des passages vosgiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéovosges, le Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevés microtopographiques sur le site protohistorique du Hohlandsberg (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04998966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épée de l’âge du Bronze final IIIa découverte à Seltz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristocratie celtique sur les habitats fortifiés d’Etival-Clairefontaine / St-Benoît-le-Chipotte, « Varrinchâtel » et de Taintrux, « Chastel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société philomathique Vosgienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles traces d’extraction de minerai dans la moyenne vallée de la Meurthe (88)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hache du type de Tréhou découverte en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes préhistoriques dans le Pays de Bitche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Pays de Bitche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux gros outils en alliage cuivreux de la fin du bronze final découverts sur les fouilles 2002 au Hexenberg, Leutenheim (Bas-Rhin).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 100 (4), pp.791-797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux gros outils en alliage cuivreux de la fin du Bronze final découverts sur les fouilles 2002 au Hexenberg, Leutenheim (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 100.4, pp.791-797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte d’une petite hache polie à Goetzenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Pays de Bitche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux ensembles de la fin du Bronze ancien et du début du Bronze moyen en Alsace le dépôt de Hochfelden et la hache de Wilwisheim. Un projet de recherche en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steiner Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'actualité de l'APRAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Endneolithische und das frühbronzezeitliche Elsass (von 2500 bis 1500 v. Chr.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Croutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jammet-Reynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG Bronzezeit Periphere Räume in der Bronzezeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEST- UND SÜDDEUTSCHEN VERBANDES FÜR ALTERTUMSFORSCHUNG, Sep 2023, Tübingen, Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bière, actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières gorgées de bière. "Archéologie et histoire de la bière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marinval Ph., Jedrusiak F., Jodry F., Michler M., Sep 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érosion des sols, divagations du Rhin, biais taphonomiques et dynamiques de peuplement dans la plaine d’Alsace du Néolithique à la fin de l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Wuscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Croutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Congrès préhistorique de France. 31 mai – 4 juin 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge du Bronze et les Schlitzgruben, récit d'une extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ghesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bronze 2019 : 20 ans de recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bayeux, France. pp.399-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer le grain, focus sur les outils employés avant le brassage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières gorgées de bière. "Archéologie et histoire de la bière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marinval Ph., Jedrusiak F., Jodry F., Michler M., Sep 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique polychrome du Bronze final IIIb au Hallstatt C-D1 en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke van Es</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des productions et les spécialistes : Session XXXIV-2 du XVIIIe congrès de l'UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rebecca Peake; Sylvain Bauvais; Caroline Hamon; Claude Mordant, Jun 2018, Paris, France. pp.199-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats et habitations de l’âge du Bronze en Alsace : nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Croutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Goepfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrevelcin Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Rencontres Nord-Sud de Préhistoire récente : Habitations et habitat du néolithique à l'âge du Bronze en France et ses marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dijon, France. pp.597-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’informations archéométallurgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villersexel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de travail du fer du Hallstatt D - La Tène ancienne en contexte d’habitat, le cas de Weyersheim Les Hauts de la Zorn (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Cabboï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The metalworker and his tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les confins territoriaux des cités gauloises : le cas du haut bassin de la Meurthe chez les Leuques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-M. Bigoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Triboulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franges urbaines et confins territoriaux : La Gaule dans l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Versailles, France. pp.615-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de type « fente » dans le Kochersberg (Alsace) : un programme de recherche en cours de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schneikert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasse, culte ou artisanat ? les fosses « à profil en Y-V-W » : structures énigmatiques et récurrentes du Néolithique aux âges des Métaux en France et alentour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Châlons-en-Champagne, France. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation et érosion agraire dans un paysage loessique (Bas-Rhin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilités environnementales, mutations sociales : nature, intensités, échelles et temporalités des changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01155362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches transversales autour des vases du site de la fin du Bronze moyen de Berstett Langenberg (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Tarifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel ensemble céramique du début du Bronze final en Alsace. La fosse 2047 du site de Rosheim Rittergass, Boerschweg, (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l’origine du Bronze final en Europe occidentale (XVIIe-XIIIe s. av. J.-C.), Colloque international de l’APRAB, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. 1, pp.63-74, 2017, Mémoires d’Archéologie du Grand-Est</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anthropisation des Vosges méridionales : la nécessaire conjugaison des sources historiques, archéologiques et paléo-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque sylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines de la “bière” Histoire et Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Strasbourg, AVAGE. , MAGE (17), 486 p. ; 163 fig. couleurs dont 15 cartes ; 39 fig. NB ; 21 Tabl., 2025, Mémoires d'Archéologie du Grand Est, 978-2-9590817-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Roux Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaeopress. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Access Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 406 p., 2024, 9781803277554. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781803277554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d’un terroir au cours de l’âge du Bronze en Alsace : le site d’Erstein Grasweg – Parc d’activités du Pays d’Erstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Croutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société archéologique de l’Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2023, 56ème supplément à la Revue Archéologique de l’Est, 978-2-915544-90-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les haches du Chalcolithique et de l’Âge du Bronze en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Steiner, 2013, Prähistorische Bronzefunde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les haches du Chalcolithique et de l'Âge du Bronze en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franz Steiner Verlag, 140 p., 31 pl., 2013, Prähistoriche Bronzefunde, IX, 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00934189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule, Vosges (88)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Carte archéologique de la Gaule, Michel Provost, 978-2-87754-088-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brasser sa bière au XXIe siècle. Un savoir-faire aux multiples facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Jodry; Matthieu Michler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de la “bière”. Histoire et Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAGES (17), pp.449-472, 2025, 978-2-9590817-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les débuts de l’âge du Bronze dans le sud de la plaine du Rhin supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Denaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Croutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Blanchet; Théophane Nicolas; Bénédicte Quilliec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés du Bronze ancien atlantique du XXIVE au XVII e s. a.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (65), Ausonius, pp.357-376, 2025, 9782356136435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Jodry; Matthieu Michler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de la "bière". Histoire et Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAGES (17), pp.11-15, 2025, MAGES, 978-2-9590817-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Jodry; Matthieu Michler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux origines de la "bière". Histoire et Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAGES (17), pp.17-26, 2025, 978-2-9590817-7-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Le banquet cérémoniel entre archéologie et ethnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-20, 2024, 9781803277554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre et mourir à l’âge du Bronze final : l’exemple des découvertes de Cernay-lès-Reims et Saint-Léonard (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bündgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Choquenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.499-518, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bières et boissons fermentées en Europe pré- et protohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le banquet cérémoniel entre archéologie et ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-161, 2024, 9781803277554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Michler; Pierre Le Roux; Florent Jodry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Banquet cérémoniel entre archéologie et ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-4, 2024, 9781803277554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité et invisibilité des pratiques funéraires de la fin du Bronze moyen au premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roth-Zehner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société préhistorique française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Des vivants sans tombes et des morts sans habitats : évolution des pratiques funéraires du Néolithique à La Tène ancienne en France et en Europe occidentale, Société préhistorique française, pp.79-94, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour une typochronologie de la céramique du Bz D au Ha A2 en Alsace et plus particulièrement dans le Bas-Rhin. Où se situe le Ha A1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. DUCREUX; T. KLAG; M.-P. KOENIG; C. MORDANT; D. SIMONIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hallstatt A1 dans la chronologie du Bronze final - Quelles réalités en France ? Actes de la table ronde de Bibracte (Centre archéologique européen de Glux-en-Glenne,13-15 oct. 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APRAB, pp.61-77, 2024, Bulletin de l’Association pour la Promotion des Recherches sur l’Âge du Bronze, Supplément 13, 978-2-95850-353-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typochronologie de la céramique du Bz D au Ha A2 en Alsace, où se situe le Ha A1 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Simonin; Claude Mordant; Marie-Pierre Koenig; Thierry Klag; Franck Ducreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Hallstatt A1 dans la chronologie du Bronze final. Quelles réalités pour la France ? Actes de la table ronde de Bibracte, Glux-en-Glenne, 13-15 oct. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APRAB, 2024, Supplément au Bulletin de l'APRAB, 13, 978-2-958503-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de déposition des objets non céramiques à l’étape initiale du Bronze final : le cas d’Eckwersheim « Burgweg Rechts » (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Réveillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Féliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.291-306, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique polychrome du Bronze final IIIb au Hallstatt C-D1 en Alsace : entre changement technologique et modification du répertoire : artisanat spécialisé ou degré de spécialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Es</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des productions et les spécialistes - Session XXXIV-2 du XVIIIe congrès de l'UISPP - Actes de la séance de la Société préhistorique française de Paris 5 juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-407, 2020, Séances de la Société préhistorique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05277267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique polychrome du bronze final IIIb au Hallstatt C-d1 en Alsace. Entre changement technologique et modification du repertoire : artisanat spécialisé ou degré de spécialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Peake; S. Bauvais; C. Hamon; C. Mordant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spécialisation des productions et les spécialistes, Actes de la séance de la Société préhistorique française de Paris (juin 2018), Proceedings of the session n° XXXIV-2 of the XVIII° UISPP World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2020, Séances de la Société préhistorique française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel ensemble céramique du début du Bronze final en Alsace. La fosse 2047 du site de Rosheim &amp;lt;i&amp;gt;Rittergass, Boerschweg&amp;lt;/i&amp;gt; (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.65-76, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Alsace et l’âge du Bronze : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schneikert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Veber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Carozza; C. Marcigny; M. Talon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat et l'occupation des sols à l'âge du Bronze et au début du premier âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP : CNRS éditions, pp.262-273, 2017, Recherches archéologiques, 9782271115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats, contextes funéraires et occupation du sol au Bronze final en Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Klag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza; Cyril Marcigny; Marc Talon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'habitat et l'occupation des sols à l'âge du Bronze et au début du premier âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAP : CNRS éditions, pp.241-259, 2017, Recherches archéologiques, 9782271115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole du début du Bronze final d’Eckwersheim (Bas-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Véber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Féliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, AVAGE, pp.729-740, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes de fosses profondes à la Pré- et Protohistoire : cartographie des fosses mésolithiques et des Schlitzgruben à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Riquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audé Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginette Auxiette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Achard-Corompt; Emmanuel Ghesquière; Vincent Riquier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creuser au Mésolithique / Digging in the Mesolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séances de la Société préhistorique française (12), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Société préhistorique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-204, 2017, 2-913745-73-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic LGV Est Européenne en Alsace, suivi géoarchéologique et études paléoenvironnementales : les clés de lecture du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ertlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Carcaud; G.A. Fassetta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.43-54, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic LGV Est Européenne en Alsace (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Nocus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gebhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie CARCAUD; Gilles ARNAUD-FASSETTA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Alpha, pp.35-45, 2015, 978-2-271-07259-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Tibre et Enns, à propos de deux haches de la fin de l'âge du bronze de provenance alsacienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alberti G., Féliu C., Pierrevelcin G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpinare : mélanges offerts à Anne-Marie Adam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, p. 423-434, 2014, Mémoires - Ausonius ; 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Tibre et Enns, à propos de deux haches de la fin de l’âge du Bronze de provenance alsacienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géraldine Alberti; Clément Féliu; Gilles Pierrevelcin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transalpinare. Mélanges offerts à Anne-Marie Adam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.420-430, 2014, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau dans l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés archéologiques en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études moléculaires des ambres archéologiques d'Alsace : problématique et intérêt pour l'identification de leurs origines géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brasser sa bière au XXIe siècle. Pratiques brassicoles en Alsace, entre amateurs et artisans, mémoire de Licence en ethnologie, Unistra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations de La Tène et du haut Moyen Âge : Habsheim, Haut-Rhin, Rue des Noyers, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023, pp.101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap GE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations de versant pré- et protohistoriques (Néolithique, âge du Bronze et âge du Fer) : Wilwisheim, Bas-Rhin Krautland, Grand Est : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Barbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Carlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Féliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nécropole du haut Moyen Âge et des vestiges d'habitat du Néolithique et de l’âge du Fer : Pfulgriesheim, Griesheim-sur-Souffel, Bas-Rhin, lieux-dits Meyeracker et Kleinfeld, Tranche 2, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke van Es</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations de l’âge du Bronze, habitat de La Tène et structures parcellaires modernes et contemporaines à la confluence des deux Sarres : Hermelange, Moselle, Lotissement Rue des Chenevières, Grand Est : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Champougny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habsheim, Haut-Rhin, rue de la Délivrance, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2022, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reiningue, Haut-Rhin, Chemin des Jardins, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlenheim, Bas-Rhin, rue des Prés, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herrlisheim, Bas-Rhin, rue des Vosges, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2022, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices d'habitat datés du Bronze final : Artzenheim, Haut-Rhin, rue des Vosges, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dabek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagenthal-le-Bas, Haut-Rhin, rue des Vergers, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2022, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintzenheim Haut-Rhin, Fondations de deux bâtiments du 20e siècle à l'arrière du Café de la Gare. Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrap GE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battenheim, Haut-Rhin, Foyer à pierres chauffées du Bronze final et occupations domestiques et funéraires du Vie au Ixe siècles. Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrap GE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinsheim-sur-Bruche, Bas-Rhin, Rue du Général de Gaulle, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Barbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations de deux bâtiments du XXe siècle à l’arrière du Café de la Gare : Wintzenheim, Haut-Rhin, 2 rue du Général Pelisse, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Dottori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est, Metz-Strasbourg. 2021, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battenheim, Haut-Rhin, Foyer à pierres chauffées du Bronze final et occupations domestiques et funéraires du VIe au IXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Ciccuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dabek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est/Service Régional d'Archéologie du Grand Est, Metz-Strasbourg. 2021, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckbolsheim, Bas-Rhin, 11 rue Jean Monnet, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2021, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fosse de grand diamètre, vestige d’une occupation de l’âge du Bronze final : Strasbourg, Bas-Rhin, 179 route de Mittelhausbergen, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2021, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geispolsheim, Bas-Rhin, rue des Artisans, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2021, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colmar, Haut-Rhin, 8 rue Denis Papin, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindisheim, Bas-Rhin, Auf den Dorfgraben, Rue de la Chapell, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations modestes de l’âge du Bronze et traces d’exploitation en zone rurale, Grand Est, Bas-Rhin, Rittershoffen / Tiefroderberg. Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindisheim, Bas-Rhin, Auf den Dorfgraben, Rue de la Chapelle, Grand Est. Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrap GE. 2020, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une occupation de l’âge du Bronze et l’aménagement de fossés depuis la période gallo-romaine jusqu’à l’époque contemporaine : Colmar, Haut-Rhin, Hinter Saint-Peter, Rue des Aunes, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fosse pré ou protohistorique et des indices d’occupation de la période médiévale : Hunspach, Bas-Rhin, Rue de Hoffen lieu-dit Bettelstock, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strasbourg, Bas-Rhin 10 place de l’Abattoir, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Ciccuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hindisheim, Bas-Rhin, Auf den Dorfgraben, Rue de la Chapelle, Grand Est, section 1 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Est, Haut-Rhin, Colmar 8 rue Denis Papin. Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pfastatt, Haut-Rhin, Galgenmatten, Rue des Roseaux, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Barbau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses, fossé et crémation protohistoriques : Wilwisheim, Bas-Rhin, Krautland, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la céramique du Bronze final, Fosses du Bronze final et cabanes VIe-XIIe siècle, Hipsheim (Bas-Rhin), Rue des Alisiers-Village. Rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Alsace. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations de bas de versant entre Kochersberg et plaine alluviale rhénane, de la Pré- et Protohistoire à l’époque moderne. Grand Est, Bas-Rhin, Vendenheim « Bruehl », Eckwersheim « Kleine Seite », A355-Contournement Ouest de Strasbourg,, tronçon 5 - site 5.1, Rapport d’opération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Delangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Est, Bas-Rhin, Strasbourg, 10 place de l’Abattoir. Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations modestes de l’âge du Bronze et traces d’exploitation en zone rurale : Rittershoffen, Bas-Rhin, Tiefroderberg, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fosse pré ou protohistorique et des indices d’occupation de la période médiévale, Grand Est, Bas-Rhin, Hunspach, Rue de Hoffen, lieu-dit Bettelstock. Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Est, Bas-Rhin, Eckbolsheim, 11 rue Jean Monnet. Rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fosses du Bronze final et cabanes VIe-XIIe siècle : Hipsheim, Rue des Alisiers-Village, Grand Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Ciccuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2020, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations de l’âge du Bronze à la fin du premier âge du Fer et chemins médiévaux : Cernay-lès-Reims / Saint-Léonard, Marne &amp;quot;Le Bas de la Noue Saint-Rémi et La Croix Faille&amp;quot; Parc de référence - zone 6, Grand Est : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2019, pp.410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merxheim, Lotissement Wintergarten, rues de Verdun et de Reguisheim. Contribution à un bilan scientifique régional (Grand-Est)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 355 - Contournement Ouest de Strasbourg, Tronçon 1 : Du Néolithique à l'Antiquité : Duttlenheim, Duppigheim et Ernolsheim-sur-Bruche : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Froehlicher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2017, pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensilage et artisanat du fer au Hallstatt D3/La Tène ancienne à Weyersheim. Rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Alsace. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Est, Bas-Rhin (67) Duttlenheim, Duppigheim et Ernolsheim-sur-Bruche A 355 - Contournement Ouest de Strasbourg - Tronçon 1 - Du Néolithique à l’Antiquité. Rapport de diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haguenau (Bas-Rhin), Rue du Peuplier – Écoquartier du Chemin Long. Rapport de diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haguenau / Rue du Peuplier - Écoquartier du Chemin Long : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2016, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oberschaeffolsheim / Lotissement RD 45 : des occupations du Néolithique moyen et du Bronze final : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2016, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-Saverne, Lotissement communal « Les Jardins » - Rue des Jardins : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2016, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensilage et artisanat du fer au Hallstatt D3/La Tène ancienne à Weyersheim : Weyersheim, Rue de la Gare - Lotissement « Les Hauts de La Zorn » : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cabboi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2016, pp.406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Jean-Saverne (Bas-Rhin), Lotissement communal « Les Jardins »-Rue des Jardins. Rapport de diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merxheim (Haut-Rhin), Rue de Réguisheim/rue de Verdun – lot. “Weingarten”, lieu-dit “Winter”. Occupations du Bronze final III et du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations du Bronze final III et du Néolithique : Merxheim, rue de Réguisheim / rue de Verdun - lot. Weingarten, lieu-dit Winter : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2016, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merxheim (Haut-Rhin), Rue de Réguisheim/rue de Verdun – lot. “Weingarten”, lieu-dit “Winter”. Occupations du Bronze final III et du Néolithique.Rapport de diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintzenheim, (Haut-Rhin), Lotissement « Flachsland » - Tranche 1, rue Sainte-Odile. Rapport de diagnostic archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wittenheim, &amp;quot;Rue de Bourgogne, rue du Vieil Armand. Lotissement Le Mittelfeld I&amp;quot; Hirondelles - Lotissement &amp;quot;Les Hirondelles&amp;quot; : une occupation du début de l'âge du Fer (Hallstatt C) : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Griselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2016, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wittenheim, 6, rue des Hirondelles - Lotissement &amp;quot;Les Hirondelles&amp;quot; : une fosse polylobée de la fin Bronze final : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2015, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wittenheim (Haut-Rhin), 6 rue des Hirondelles – lot. Les Hirondelles, Une fosse polylobée du Bronze final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memmelshoffen, extension urbaine, nouveau quartier communal : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barr (Bas-Rhin) Lotissement d'activités rue d'Alsace - ZA du Muckenthal, tr. 2 : rapport de diagnostic [Texte imprimé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahlenheim, Lotissement « Wahlenheim », rue du Général de Gaulle : occupations protohistoriques (transition Néolithique final/Bronze ancien et hallstatt) et médiévales : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2015, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gresswiller (Bas-Rhin), Lotissement « les domaines de la Bruche » - Rue de Dinsheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gresswiller, Lotissement « les domaines de la Bruche » - Rue de Dinsheim : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colmar / 3 rue Paul Jacques Kalb : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottrott, lotissement du Vignoble - Rue du Vignoble : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barr, (Bas-Rhin), « Rue d’Alsace-ZA du Muckenthal Tr. 2»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ottrott (Bas-Rhin), Lotissement du Vignoble – Rue du Vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de Strasbourg. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toul, Meurthe-et-Moselle, Site Kléber, tranche 1, La Croix de Metz : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Thiériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2015, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerstheim / Lotissement Oberfeld : sondages aux abords du site Bronze final de Bancalis : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2015, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosheim &amp;quot;Rittergass Boerschweg&amp;quot; : un habitat du Néolithique ancien et une occupation du Hallstatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrewerden, Bas-Rhin, Prolongement rue des Pinsons Lotissement &amp;quot;Les Alouettes&amp;quot; Tranche 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosheim, Bas-Rhin, Rittergass, Boerschweg : occupations multiphasées du Néolithique ancien à la période gallo-romaine : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke van Es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2014, pp.461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marckolsheim, Parc d’Activités Intercommunal (Bas-Rhin). Occupations rurales de l'âge du Bronze et du premier âge du Fer dans le Ried brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations rurales de l'âge du Bronze et du premier âge du Fer dans le Ried brun : Marckolsheim, Parc d'Activité Intercommunal de Marckolsheim (PAIM) - tranche 2 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Es Marieke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zumbrunn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2014, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoerdt (Bas-Rhin), « Birken » Micro-Zone d'Activités : batteries de foyers à pierre chauffantes de la fin de l'âge du Fer : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2014, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duntzenheim, Bas-Rhin, LGV EE, Zone de stockage Nord 2. Occupations du Néolithique moyen et du Premier âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverne, Zac Fontaine Saubach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de Strasbourg. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverne, Bas-Rhin, ZAC Fontaine Saubach Tr. 2 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2013, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohnenheim (Bas-Rhin) Kohlgrube, lotissement Plein Soleil - rue de Mackenheim : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2013, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations du Néolithique et du Premier âge du Fer : Duntzenheim, Bas-Rhin, LGVEE, Zone de stockage Nord 2, secteur 1 : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport final d'opération). 2013, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brumath, Bas-Rhin, Rue de l'Industrie / Rue des Frères Lumière : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2012, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muttersholtz (Bas-Rhin), Rue des Cigognes, lotissement Bruchfeld : occupations de l'âge du Bronze et enclos de période indéterminée : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2012, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brumath, Cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ohnenheim, Bas-Rhin. Kohlgrube – Lot. Plein Soleil - rue de Mackenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAP Alsace. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un paléo-vallon sur la rive droite du Gingsheimerbaechel : Gingsheim, Bas-Rhin, Steinbrünnen, Aschenbuckel, LGV EE, site 9-1 : rapport de fouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2011, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fossé laténien : Sarrewerden, Bas-Rhin, En bordure de la RD 8 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Ciccuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Féliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2011, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oberhausbergen, Route de Strasbourg (Bas-Rhin) : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2011, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fossé Laténien : Sarrewerden, Bas-Rhin, en bordure de La RD 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Cicutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Féliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fribourg [Moselle] &amp;quot;Albeschaux&amp;quot; : LGV EST 2e phase : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Petitdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dolata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2009, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conthil [Moselle] (57), &amp;quot;Le Bois de Conthil&amp;quot; site 15, Pévange [Moselle] (57) &amp;quot;Derrière le Pâtural&amp;quot; site 16 : LGV Est : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Coster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dolata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2009, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toul (Meurthe-et-Moselle) ZAC Taconnet Est, phase 1 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delannoy Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pillard-Jude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2009, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toul (Meurthe-et-Moselle) ZAC Taconnet Est, phase 2 : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delannoy Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pillard-Jude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damelevières (Meurthe-et-Moselle), Les Grandes Bléhors : lotissement : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2008, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérange [Moselle] Site 4 le Village, Weihermattfeld : TGV EST seconde phase-section Danne-et-Quatre-Vents à Dolving : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dolata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2008, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourscheid [Moselle] Sites 2 et 3 Trischmatt : TGV EST seconde phase-section Dannes-et-Quatre-Vents à Dolving : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dolata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2008, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarraltroff [Moselle] Site 8 &amp;quot;Jockelsberg&amp;quot; : TGV-EST seconde phase, section Danne-et-Quatre-Vents à Dolving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dolata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2008, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brouviller (Moselle) site 5, Ramattfeld : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dolata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2008, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarraltroff [Moselle) Site 7 Hohlgasse : TGV EST seconde phase, section Danne-et-Quatre-Vents à Dolving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dolata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2008, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réding [Moselle] Site 6 &amp;quot;Rivingermatt&amp;quot; : TGV EST seconde phase, section Danne-et-Quatre-Vents à Dolving : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dolata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2008, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolving [Moselle] Site 9 &amp;quot;Gebenhez et Ruttersmatt&amp;quot; : TGV-Est seconde phase, section Danne-et-Quatre-Vents à Dolving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dolata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2008, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mittelbronn [Moselle] Site 1 Kisseln : TGV EST seconde phase, section Danne-et-Quatre-Vent à Dolving : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dolata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2008, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarrebourg (Moselle) Rue des Remparts : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2008, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conthil [Moselle], site 10, Le Gueren : LGV EST seconde phase, section Danne-et-Quatre-Vents à Dolving : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Viller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Dolata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP. 2008, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanteheux (Meurthe-et-Moselle), rue de Saverne, lotissement Basses Gouttes : rapport de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2007, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wintzenheim [Haut-Rhin] Hohlandsberg : rapport d'évaluation et de prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Michler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Indépendant. 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle, pré-actes du colloque international Corpus, Dijon, 4-7 juin 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Androuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CORPUS, 79 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16502,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8196EB4C"/>
+    <w:nsid w:val="966AECD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16733,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-michler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8827-648X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086306448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steiner Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03675674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255793v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Treffort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261192v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivi&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067037ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Serrurier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lasserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Logel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14068" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081910v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081922v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081920v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrevelcin Gilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Bigoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneikert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04769689v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467308v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554704v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Pierre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/ASP/missingPageHandler.asp?404;https://archaeopress.com:443/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803277554" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/16698" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934189v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614691v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283945v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Es" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274592v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Veber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274586v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klag" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ertlen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774555v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774551v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787998v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fradet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Schmitt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472905v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738664v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Keller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Lafitte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738658v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738655v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738647v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770643v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291203v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472884v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472865v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774480v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nilles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308947v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770709v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770705v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312628v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770659v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295063v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770657v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770473v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770700v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291176v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770471v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295051v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291186v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774509v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312632v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295052v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Froehlicher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312617v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774566v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295067v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738638v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774569v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774576v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774494v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295068v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774579v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291178v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308923v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740031v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738641v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738636v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774561v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300348v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738747v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thi&#233;riot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jude" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05242752v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308935v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312641v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300344v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738749v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774620v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774622v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Es Marieke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zumbrunn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312626v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774615v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774597v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306803v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774587v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300350v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770454v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770438v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444654v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770436v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy Bruno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pillard-Jude" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770452v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viller" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coster" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dolata" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770447v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770466v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736599v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736614v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770443v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770439v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770457v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736606v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770456v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770459v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770461v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736590v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736585v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-michler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8827-648X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086306448" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oqoD6vgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005019v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steiner Nicolas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03675674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Treffort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Treffort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05261192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444896v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276397v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067037ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Cabbo&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255799v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Serrurier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909619v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lasserre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Basoge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Logel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putelat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14068" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998966v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Triboulot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005337v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jammet-Reynal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05455153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riquier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lorin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155332v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrevelcin Gilles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Bigoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155356v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneikert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schneider" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04769689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05289516v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goepp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467308v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Pierre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/ASP/missingPageHandler.asp?404;https://archaeopress.com:443/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803277554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rae/16698" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934189v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467988v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614691v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jallot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092580v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Choquenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803277554" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614677v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046951v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Es" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274592v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Veber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274586v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Koenig" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klag" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648097v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01944445v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#233; Val&#233;rie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_43494_5a1c2264d5864_20.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ertlen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Nocus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025612v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774555v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787998v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fradet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Schmitt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472905v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Keller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Lafitte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770647v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738655v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738647v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770643v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295062v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291203v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770667v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472884v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dottori" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472865v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774480v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nilles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770648v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770662v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770659v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295063v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308947v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770654v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770657v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770709v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312628v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770700v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291186v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295051v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770471v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312632v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Froehlicher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312617v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295052v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738638v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774569v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774576v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774494v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabboi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291178v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308923v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774579v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295064v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295067v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774566v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774561v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300348v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740012v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738641v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774612v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308933v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738636v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738747v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740017v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308935v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05242752v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thi&#233;riot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jude" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740031v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300344v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738749v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774622v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Es Marieke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zumbrunn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774620v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312641v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312626v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774615v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774597v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04740092v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774591v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774587v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05306803v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300350v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770454v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770438v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444654v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Petitdidier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Dolata" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770452v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Coster" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770450v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delannoy Bruno" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pillard-Jude" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770436v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736606v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736614v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770439v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770457v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770443v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770456v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770459v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770461v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770442v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736599v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770466v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736590v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04736585v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>