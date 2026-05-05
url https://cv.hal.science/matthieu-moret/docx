--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -355,702 +355,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhombohedral and Turbostratic Boron Nitride: X-ray Diffraction and Photoluminescence Signatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of direct optical transitions in γ-In2Se3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola de Brucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0076424⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.064003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507440v1</w:t>
+                <w:t xml:space="preserve">hal-03708781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytypes of sp2-Bonded Boron Nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhombohedral and Turbostratic Boron Nitride: X-ray Diffraction and Photoluminescence Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+                <w:t xml:space="preserve">Shashim Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Elias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Laurent Souqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.782. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (26), pp.262102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst12060782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0076424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684307v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the direct bandgap value in In4Se3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polytypes of sp2-Bonded Boron Nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola de Brucker</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34, pp.425703. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac895f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst12060782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780298v1</w:t>
+                <w:t xml:space="preserve">hal-03684307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal and rhombohedral polytypes in indium selenide films grown on c-plane sapphire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Determination of the direct bandgap value in In4Se3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.055308. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.425703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0091675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac895f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689421v1</w:t>
+                <w:t xml:space="preserve">hal-03780298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of direct optical transitions in γ-In2Se3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hexagonal and rhombohedral polytypes in indium selenide films grown on c-plane sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.064003. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.055308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.6.064003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0091675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708781v1</w:t>
+                <w:t xml:space="preserve">hal-03689421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the optical bandgap of the Bernal and rhombohedral boron nitride polymorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1359,412 +1359,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Ga/GaSe layers grown by van der Waals epitaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+                <w:t xml:space="preserve">Optimization of the properties of the molybdenum back contact deposited by radiofrequency sputtering for Cu( In 1 − x Ga x ) Se 2 solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+                <w:t xml:space="preserve">Camille Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Piot</w:t>
+                <w:t xml:space="preserve">A. Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aab8c5⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.418 - 422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784269v1</w:t>
+                <w:t xml:space="preserve">hal-01596720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the properties of the molybdenum back contact deposited by radiofrequency sputtering for Cu( In 1 − x Ga x ) Se 2 solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of MAPbI3 perovskite layers grown with HCl additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.09.019⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596720v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of MAPbI3 perovskite layers grown with HCl additions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superconducting Ga/GaSe layers grown by van der Waals epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120, pp.136. </w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), pp.045901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aab8c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802768v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of $Cu_{2}O{\backslash}ZnO$ nanowires heterojunction designed by combining electrodeposition and atomic layer deposition</w:t>
               </w:r>
@@ -2438,315 +2438,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the growth rate on the morphology of electrodeposited zinc oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic Layer Deposition of zinc oxide for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Abou Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 73, pp.281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.05.032⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 75, pp.477-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009319v1</w:t>
+                <w:t xml:space="preserve">hal-01064707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of zinc oxide for solar cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the growth rate on the morphology of electrodeposited zinc oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Miele</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 75, pp.477-484. </w:t>
+              <w:t xml:space="preserve">, 2014, 73, pp.281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.07.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064707v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of indium nitride for micro-nanotechnology</w:t>
               </w:r>
@@ -3140,685 +3140,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The determination of the bulk residual doping in indium nitride films using photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Gil</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.031910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3187914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390126v1</w:t>
+                <w:t xml:space="preserve">hal-00540269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia: A source of hydrogen dopant for InN layers grown by metal organic vapor phase epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.20305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539828v1</w:t>
+                <w:t xml:space="preserve">hal-00390126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Gil</w:t>
+                <w:t xml:space="preserve">Ammonia: A source of hydrogen dopant for InN layers grown by metal organic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009007⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3189212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480143v1</w:t>
+                <w:t xml:space="preserve">hal-00539828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epitaxial growth of indium nitride using berlinite (AlPO4) and other piezoelectric crystals of the quartz family as substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pauthe</w:t>
+                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3193655⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540227v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determination of the bulk residual doping in indium nitride films using photoluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The epitaxial growth of indium nitride using berlinite (AlPO4) and other piezoelectric crystals of the quartz family as substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 95, pp.031910. </w:t>
+              <w:t xml:space="preserve">, 2009, 95, pp.041910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3187914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3193655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540269v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of InN quantum dot density using rare gases in metal organic vapor phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90, pp.153102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4286,476 +4286,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High excitation photoluminescence effects as a probing tool for the growth of Cu(In,Ga)Se-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ monitoring of CuInSe2 thin films growth by light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICS SIMULATION AND PHOTONIC ENGINEERING OF PHOTOVOLTAIC DEVICES IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting, Symposium A, Thin-Film Chalcogenide Photovoltaic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Abou-Ras; Marika Edoff; Takashi Minemoto; David Mitzi; Alessandro Romeo, May 2014, Lille, France. pp.276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.10.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2076938⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134308v1</w:t>
+                <w:t xml:space="preserve">hal-01101052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction study of A- plane non polar InN epilayer grown by MOCVD</w:t>
+                <w:t xml:space="preserve">High excitation photoluminescence effects as a probing tool for the growth of Cu(In,Ga)Se-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2077513⟩</w:t>
+              <w:t xml:space="preserve">PHYSICS SIMULATION AND PHOTONIC ENGINEERING OF PHOTOVOLTAIC DEVICES IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, California, United States. pp.93581A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134316v1</w:t>
+                <w:t xml:space="preserve">hal-01134308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring of CuInSe2 thin films growth by light scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray diffraction study of A- plane non polar InN epilayer grown by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting, Symposium A, Thin-Film Chalcogenide Photovoltaic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, conferenceOrganizer, 2015, San Francisco, United States. pp.936328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2077513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.10.083⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01101052v1</w:t>
+                <w:t xml:space="preserve">hal-01134316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing effect of CdS thin films deposited by chemical bath deposition on different substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4802,90 +4802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(112) and (220)/(204)-oriented CuInSe2 thin films grown by co-evaporation under vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5209,371 +5209,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth and characterization of polar, semipolar and nonpolar InN on sapphire substrate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Free electron properties and hydrogen in InN grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Darakchieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -Y. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rogalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. -W. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGN3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, France. pp.1183-1186, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201001192⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.1179-1182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201001151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633882v1</w:t>
+                <w:t xml:space="preserve">hal-00633877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free electron properties and hydrogen in InN grown by MOVPE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOVPE growth and characterization of polar, semipolar and nonpolar InN on sapphire substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGN3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, France. pp.1179-1182, </w:t>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.1183-1186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201001151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201001192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633877v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth and characterization of indium nitride on C-, A-, M-, and R-plane sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Group III Nitride Semiconductors held at the 2009 EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg (FRANCE), France. pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5598,90 +5598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the MOVPE growth of indium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Group III Nitride Semiconductors held at the 2009 EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg (FRANCE), France. pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5775,90 +5775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative precursors for MOVPE growth of InN and GaN at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5921,90 +5921,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InN excitonic deformation potentials determined experimentally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6130,375 +6130,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of InN films and nanostructures by MOVPE</w:t>
+                <w:t xml:space="preserve">MOVPE growth of InN buffer layers on sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitride (ISGN-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2761, </w:t>
+              <w:t xml:space="preserve">2nd International Symposium on the gGrowth of III-Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2787, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390294v1</w:t>
+                <w:t xml:space="preserve">hal-00390306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth of InN buffer layers on sapphire</w:t>
+                <w:t xml:space="preserve">Growth of InN films and nanostructures by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on the gGrowth of III-Nitrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2787, </w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Growth of III-Nitride (ISGN-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Laforet Shuzenji, Izu, Japan. pp.2761, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390306v1</w:t>
+                <w:t xml:space="preserve">hal-00390294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical, structural investigations and band-gap bowing parameter of GaInN alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6587,77 +6587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of nitride semiconductor based double heterostructure tunnel diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on New Applications for Wide-Bandgap Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, SAN FRANCISCO (CA), United States. pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6695,90 +6695,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High reflectivity AlGaN/GaN Bragg mirrors grown by MOCVD for microcavities applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on New Applications for Wide-Bandgap Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, SAN FRANCISCO (CA), United States. pp.233-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7191,51 +7191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El Khoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216936" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507440v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashim Sharma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Brucker" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac895f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091675" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iatosti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110847" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11487-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab8c5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.09.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.07.130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semmari Hamza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Djessas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brihi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3947-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Belkaid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Grillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solhy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.02.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M48F2L7B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Sagna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaqziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41LRGK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.07.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQX3BCZ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hrich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Manuel Decams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1ak21z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076938" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077513" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04840239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El Khoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216936" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Brucker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashim Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076424" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac895f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091675" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iatosti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110847" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11487-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.09.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab8c5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.07.130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semmari Hamza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Djessas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brihi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3947-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Belkaid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Grillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solhy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.02.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M48F2L7B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Sagna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaqziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41LRGK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.07.050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQX3BCZ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hrich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Manuel Decams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1ak21z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076938" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077513" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04840239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>