--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1359,412 +1359,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the properties of the molybdenum back contact deposited by radiofrequency sputtering for Cu( In 1 − x Ga x ) Se 2 solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superconducting Ga/GaSe layers grown by van der Waals epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Barbier</w:t>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tiberj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Peyre</w:t>
+                <w:t xml:space="preserve">Benjamin Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.09.019⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (4), pp.045901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/aab8c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596720v1</w:t>
+                <w:t xml:space="preserve">hal-01784269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of MAPbI3 perovskite layers grown with HCl additions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the properties of the molybdenum back contact deposited by radiofrequency sputtering for Cu( In 1 − x Ga x ) Se 2 solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.033⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.418 - 422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2017.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802768v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Ga/GaSe layers grown by van der Waals epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of MAPbI3 perovskite layers grown with HCl additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (4), pp.045901. </w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/aab8c5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784269v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of $Cu_{2}O{\backslash}ZnO$ nanowires heterojunction designed by combining electrodeposition and atomic layer deposition</w:t>
               </w:r>
@@ -2438,315 +2438,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Layer Deposition of zinc oxide for solar cell applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the growth rate on the morphology of electrodeposited zinc oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Miele</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 75, pp.477-484. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 73, pp.281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.07.050⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064707v1</w:t>
+                <w:t xml:space="preserve">hal-01009319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the growth rate on the morphology of electrodeposited zinc oxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Atomic Layer Deposition of zinc oxide for solar cell applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abou Chaaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 73, pp.281. </w:t>
+              <w:t xml:space="preserve">, 2014, 75, pp.477-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.05.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009319v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of indium nitride for micro-nanotechnology</w:t>
               </w:r>
@@ -3172,51 +3172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3257,252 +3257,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia: A source of hydrogen dopant for InN layers grown by metal organic vapor phase epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Gil</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95, pp.042102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3189212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390126v1</w:t>
+                <w:t xml:space="preserve">hal-00539828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia: A source of hydrogen dopant for InN layers grown by metal organic vapor phase epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.20305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539828v1</w:t>
+                <w:t xml:space="preserve">hal-00390126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal organic vapour phase epitaxial growth of indium-rich InGaN alloys with robust photoluminescence properties</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (2), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3618,51 +3618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epitaxial growth of indium nitride using berlinite (AlPO4) and other piezoelectric crystals of the quartz family as substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,51 +3735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of InN quantum dot density using rare gases in metal organic vapor phase epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4286,476 +4286,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ monitoring of CuInSe2 thin films growth by light scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High excitation photoluminescence effects as a probing tool for the growth of Cu(In,Ga)Se-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting, Symposium A, Thin-Film Chalcogenide Photovoltaic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.10.083⟩</w:t>
+              <w:t xml:space="preserve">PHYSICS SIMULATION AND PHOTONIC ENGINEERING OF PHOTOVOLTAIC DEVICES IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, California, United States. pp.93581A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101052v1</w:t>
+                <w:t xml:space="preserve">hal-01134308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High excitation photoluminescence effects as a probing tool for the growth of Cu(In,Ga)Se-2</w:t>
+                <w:t xml:space="preserve">X-ray diffraction study of A- plane non polar InN epilayer grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSICS SIMULATION AND PHOTONIC ENGINEERING OF PHOTOVOLTAIC DEVICES IV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2076938⟩</w:t>
+              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, conferenceOrganizer, 2015, San Francisco, United States. pp.936328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2077513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134308v1</w:t>
+                <w:t xml:space="preserve">hal-01134316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction study of A- plane non polar InN epilayer grown by MOCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ monitoring of CuInSe2 thin films growth by light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Aulombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS 2014 Spring Meeting, Symposium A, Thin-Film Chalcogenide Photovoltaic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Abou-Ras; Marika Edoff; Takashi Minemoto; David Mitzi; Alessandro Romeo, May 2014, Lille, France. pp.276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.10.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2077513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134316v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing effect of CdS thin films deposited by chemical bath deposition on different substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4802,90 +4802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(112) and (220)/(204)-oriented CuInSe2 thin films grown by co-evaporation under vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5209,345 +5209,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free electron properties and hydrogen in InN grown by MOVPE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MOVPE growth and characterization of polar, semipolar and nonpolar InN on sapphire substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ruffenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGN3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, France. pp.1179-1182, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201001151⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.1183-1186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201001192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633877v1</w:t>
+                <w:t xml:space="preserve">hal-00633882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVPE growth and characterization of polar, semipolar and nonpolar InN on sapphire substrate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Free electron properties and hydrogen in InN grown by MOVPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Darakchieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. -Y. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rogalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. -W. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGN3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, France. pp.1183-1186, </w:t>
+              <w:t xml:space="preserve">, Jul 2010, France. pp.1179-1182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201001192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201001151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633882v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth and characterization of indium nitride on C-, A-, M-, and R-plane sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5598,51 +5598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the MOVPE growth of indium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5775,51 +5775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative precursors for MOVPE growth of InN and GaN at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Giesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6149,51 +6149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOVPE growth of InN buffer layers on sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6295,51 +6295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of InN films and nanostructures by MOVPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6454,51 +6454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6587,77 +6587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of nitride semiconductor based double heterostructure tunnel diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on New Applications for Wide-Bandgap Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, SAN FRANCISCO (CA), United States. pp.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6695,90 +6695,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High reflectivity AlGaN/GaN Bragg mirrors grown by MOCVD for microcavities applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ruffenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Aulombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on New Applications for Wide-Bandgap Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, SAN FRANCISCO (CA), United States. pp.233-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7191,51 +7191,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El Khoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216936" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Brucker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashim Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076424" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac895f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091675" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iatosti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110847" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11487-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.09.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab8c5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.07.130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semmari Hamza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Djessas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brihi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3947-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Belkaid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Grillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solhy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.02.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M48F2L7B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Sagna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaqziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41LRGK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.07.050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQX3BCZ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hrich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Manuel Decams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1ak21z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076938" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077513" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04840239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El Khoury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0216936" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ibanez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Nikitskiy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.202400215" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Brucker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.064003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashim Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0076424" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780298v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac895f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0091675" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.064602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Iatosti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110847" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11487-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aab8c5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.09.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.05.033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Messaoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.07.130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280701v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semmari Hamza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Djessas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brihi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-015-3947-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Medjnoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Belkaid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Grillo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Solhy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.02.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M48F2L7B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Sagna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaqziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chehouani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2015.06.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G41LRGK5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruffenach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Aulombard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.05.032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2C3LWJW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064707v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.07.050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQX3BCZ2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Gokarna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Decoster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.049454" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Ovsyannikov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shchennikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Karkin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3466913" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526584v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Estephan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Belle Saab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larroque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cuisinier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.1315" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFFNNFTD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3187914" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3189212" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffenach" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Briot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540227v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3193655" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2721124" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845325v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hrich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Manuel Decams" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1ak21z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134308v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076938" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077513" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.10.083" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LKF2Z4V0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2013.6744349" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.01.053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4BP1PF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darakchieva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lorenz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -Y. Xie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Schaff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201100175" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5XZCD8P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Martin-Fernandez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic J. G. Cuisinier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633882v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001192" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CCC4TVLP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rogalla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -W. Becker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201001151" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NQ94VQ48-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807798v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390309v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Giesen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.038" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TZN05BQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390295v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS9D4T2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3K9R25W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.037" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9F1SKC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.01.009" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ3ZJGPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540478v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Etienne-Calas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Phalippou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04840239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>