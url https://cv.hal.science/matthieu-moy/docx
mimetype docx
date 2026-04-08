--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -820,235 +820,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causality problem in real-time calculus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Power Consumption and Temperature in TLM Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Altisen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moy</w:t>
+                <w:t xml:space="preserve">Claude Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Bouhadiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-016-0250-y⟩</w:t>
+              <w:t xml:space="preserve">Leibniz Transactions on Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.03:1-03:29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LITES-v003-i001-a003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406162v1</w:t>
+                <w:t xml:space="preserve">hal-01339441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Power Consumption and Temperature in TLM Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Causality problem in real-time calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Altisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leibniz Transactions on Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (1), pp.03:1-03:29. </w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.1 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LITES-v003-i001-a003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10703-016-0250-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339441v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d'habilitation : Modélisation à haut niveau d'abstraction pour les systèmes embarqués</w:t>
               </w:r>
@@ -1116,51 +1116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LusSy: an Open Tool for the Analysis of Systems-on-a-Chip at the Transaction Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2306,51 +2306,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels objets en NVRAM ? Placement en mémoires de travail hétérogènes</w:t>
+                <w:t xml:space="preserve">Estimating the Impact of Architectural and Software Design Choices on Dynamic Allocation of Heterogeneous Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Delizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gros</w:t>
@@ -2385,97 +2385,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas 2018 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">RSP 2018 - 29th International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Turin, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891398v1</w:t>
+                <w:t xml:space="preserve">hal-01891599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Impact of Architectural and Software Design Choices on Dynamic Allocation of Heterogeneous Memories</w:t>
+                <w:t xml:space="preserve">Quels objets en NVRAM ? Placement en mémoires de travail hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Delizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gros</w:t>
@@ -2510,73 +2510,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2018 - 29th International Symposium on Rapid System Prototyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Turin, Italy. pp.1-7</w:t>
+              <w:t xml:space="preserve">Compas 2018 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891599v1</w:t>
+                <w:t xml:space="preserve">hal-01891398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Code Generation of Synchronous Programs for a Many-core Architecture</w:t>
               </w:r>
@@ -3202,77 +3202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Simulation of Functional SystemC TLM Models with Power/Thermal Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Bouhadiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3327,51 +3327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Accurate TLM Simulations using Temporal Decoupling for FIFO-based Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,191 +3442,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Programming with SystemC for Loosely Timed Models: A Non-Intrusive Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System-Level Modeling of Energy in TLM for Early Validation of Power and Thermal Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Bouhadiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.9</w:t>
+              <w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.1609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761047v1</w:t>
+                <w:t xml:space="preserve">hal-00807048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-Level Modeling of Energy in TLM for Early Validation of Power and Thermal Management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Programming with SystemC for Loosely Timed Models: A Non-Intrusive Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.1609</w:t>
+              <w:t xml:space="preserve">DATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807048v1</w:t>
+                <w:t xml:space="preserve">hal-00761047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAGAI: a path sensitive static analyzer</w:t>
               </w:r>
@@ -3971,51 +3971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Funchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4053,51 +4053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality closure for a new class of curves in real-time calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4403,51 +4403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrival Curves for Real-Time Calculus: the Causality Problem and its Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4554,51 +4554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Components Using a Granularity-based Interface Between Real-Time Calculus and Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SystemC/TLM Semantics for Heterogeneous System-on-Chip Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4710,51 +4710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 Joint IEEE-NEWCAS and TAISA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montréal, Canada</w:t>
@@ -4783,64 +4783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Schedulings for Improving the Test Coverage of Systems-on-a-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4894,235 +4894,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LusSy: A toolbox for the analysis of systems-on-a-chip at the transactional level</w:t>
+                <w:t xml:space="preserve">Pinapa: An extraction tool for systemc descriptions of systems-on-a-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Application of Concurrency to System Design (ACSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.26 - 35, </w:t>
+              <w:t xml:space="preserve">ACM international conference on Embedded software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, New-York, United States. pp.317 - 324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSD.2005.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1086228.1086286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198681v1</w:t>
+                <w:t xml:space="preserve">hal-00198669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinapa: An extraction tool for systemc descriptions of systems-on-a-chip</w:t>
+                <w:t xml:space="preserve">LusSy: A toolbox for the analysis of systems-on-a-chip at the transactional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM international conference on Embedded software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, New-York, United States. pp.317 - 324, </w:t>
+              <w:t xml:space="preserve">International Conference on Application of Concurrency to System Design (ACSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.26 - 35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1086228.1086286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSD.2005.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198669v1</w:t>
+                <w:t xml:space="preserve">hal-00198681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5490,51 +5490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ac2lus: Bringing SMT-solving and Abstract Interpretation Techniques to Real-Time Calculus through the Synchronous Language Lustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5604,51 +5604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6225,51 +6225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E34F0101"/>
+    <w:nsid w:val="09187693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6456,51 +6456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-moy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-8882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106984993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3608647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Busnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.12.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5020022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0250-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339441v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Helmstetter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouhadiba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES-v003-i001-a003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-006-9044-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Lasfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Schuh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#239;za" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASP-DAC47756.2020.9045568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356401.3356416" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delizy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667594v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rihani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834848.2834871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galil&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761047v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.11.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Materic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boussetta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33125-1_20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Funchal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071589.2071590" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2006.10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2005.23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086228.1086286" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bageshri Karkare" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Traulsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01054555v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-moy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-8882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106984993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3608647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Busnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.12.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5020022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Helmstetter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouhadiba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES-v003-i001-a003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0250-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-006-9044-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Lasfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Schuh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#239;za" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASP-DAC47756.2020.9045568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356401.3356416" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delizy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667594v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rihani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834848.2834871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galil&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.11.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Materic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boussetta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33125-1_20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Funchal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071589.2071590" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2006.10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086228.1086286" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198681v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2005.23" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bageshri Karkare" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Traulsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01054555v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>