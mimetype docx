--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -2306,51 +2306,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the Impact of Architectural and Software Design Choices on Dynamic Allocation of Heterogeneous Memories</w:t>
+                <w:t xml:space="preserve">Quels objets en NVRAM ? Placement en mémoires de travail hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Delizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gros</w:t>
@@ -2385,97 +2385,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSP 2018 - 29th International Symposium on Rapid System Prototyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Turin, Italy. pp.1-7</w:t>
+              <w:t xml:space="preserve">Compas 2018 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891599v1</w:t>
+                <w:t xml:space="preserve">hal-01891398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels objets en NVRAM ? Placement en mémoires de travail hétérogènes</w:t>
+                <w:t xml:space="preserve">Estimating the Impact of Architectural and Software Design Choices on Dynamic Allocation of Heterogeneous Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Delizy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gros</w:t>
@@ -2510,73 +2510,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Risset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas 2018 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">RSP 2018 - 29th International Symposium on Rapid System Prototyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Turin, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891398v1</w:t>
+                <w:t xml:space="preserve">hal-01891599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Code Generation of Synchronous Programs for a Many-core Architecture</w:t>
               </w:r>
@@ -3442,191 +3442,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-Level Modeling of Energy in TLM for Early Validation of Power and Thermal Management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Programming with SystemC for Loosely Timed Models: A Non-Intrusive Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.1609</w:t>
+              <w:t xml:space="preserve">DATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807048v1</w:t>
+                <w:t xml:space="preserve">hal-00761047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Programming with SystemC for Loosely Timed Models: A Non-Intrusive Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System-Level Modeling of Energy in TLM for Early Validation of Power and Thermal Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Bouhadiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.9</w:t>
+              <w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.1609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761047v1</w:t>
+                <w:t xml:space="preserve">hal-00807048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAGAI: a path sensitive static analyzer</w:t>
               </w:r>
@@ -4894,235 +4894,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinapa: An extraction tool for systemc descriptions of systems-on-a-chip</w:t>
+                <w:t xml:space="preserve">LusSy: A toolbox for the analysis of systems-on-a-chip at the transactional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM international conference on Embedded software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, New-York, United States. pp.317 - 324, </w:t>
+              <w:t xml:space="preserve">International Conference on Application of Concurrency to System Design (ACSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.26 - 35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1086228.1086286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSD.2005.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198669v1</w:t>
+                <w:t xml:space="preserve">hal-00198681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LusSy: A toolbox for the analysis of systems-on-a-chip at the transactional level</w:t>
+                <w:t xml:space="preserve">Pinapa: An extraction tool for systemc descriptions of systems-on-a-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Application of Concurrency to System Design (ACSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.26 - 35, </w:t>
+              <w:t xml:space="preserve">ACM international conference on Embedded software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, New-York, United States. pp.317 - 324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSD.2005.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1086228.1086286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198681v1</w:t>
+                <w:t xml:space="preserve">hal-00198669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6225,51 +6225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09187693"/>
+    <w:nsid w:val="A4F17D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6456,51 +6456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-moy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-8882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106984993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3608647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Busnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.12.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5020022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Helmstetter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouhadiba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES-v003-i001-a003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0250-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-006-9044-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Lasfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Schuh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#239;za" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASP-DAC47756.2020.9045568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356401.3356416" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891599v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delizy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667594v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rihani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834848.2834871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galil&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.11.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Materic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boussetta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33125-1_20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Funchal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071589.2071590" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2006.10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086228.1086286" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198681v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2005.23" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bageshri Karkare" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Traulsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01054555v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-moy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-8882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106984993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3608647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Busnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.12.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5020022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Helmstetter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouhadiba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES-v003-i001-a003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0250-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-006-9044-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Lasfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Schuh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#239;za" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASP-DAC47756.2020.9045568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356401.3356416" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delizy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667594v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rihani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834848.2834871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galil&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761047v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.11.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Materic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boussetta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33125-1_20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Funchal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071589.2071590" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2006.10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2005.23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086228.1086286" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bageshri Karkare" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Traulsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01054555v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>