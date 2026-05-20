--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -469,586 +469,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimised Flow for Futures: From Theory to Practice</w:t>
+                <w:t xml:space="preserve">Standard-compliant parallel SystemC simulation of loosely-timed transaction level models: From baremetal to Linux-based applications support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chappe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+                <w:t xml:space="preserve">Gabriel Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Maillé</w:t>
+                <w:t xml:space="preserve">Tanguy Sassolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (1), pp.1-41. </w:t>
+              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.23-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22152/programming-journal.org/2022/6/3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2020.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440766v1</w:t>
+                <w:t xml:space="preserve">hal-03487607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standard-compliant parallel SystemC simulation of loosely-timed transaction level models: From baremetal to Linux-based applications support</w:t>
+                <w:t xml:space="preserve">An Optimised Flow for Futures: From Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Busnot</w:t>
+                <w:t xml:space="preserve">Nicolas Chappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Sassolas</w:t>
+                <w:t xml:space="preserve">Amaury Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ventroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moy</w:t>
+                <w:t xml:space="preserve">Hadrien Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration, the VLSI Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 79, pp.23-40. </w:t>
+              <w:t xml:space="preserve">The Art, Science, and Engineering of Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.1-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vlsi.2020.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22152/programming-journal.org/2022/6/3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487607v1</w:t>
+                <w:t xml:space="preserve">hal-03440766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Simulation of Loosely Timed SystemC/TLM Programs: Challenges Raised by an Industrial Case Study</w:t>
+                <w:t xml:space="preserve">Causality problem in real-time calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Becker</w:t>
+                <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics5020022⟩</w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.1 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-016-0250-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321055v1</w:t>
+                <w:t xml:space="preserve">hal-01406162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Power Consumption and Temperature in TLM Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Helmstetter</w:t>
+                <w:t xml:space="preserve">Tayeb Bouhadiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leibniz Transactions on Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (1), pp.03:1-03:29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LITES-v003-i001-a003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causality problem in real-time calculus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel Simulation of Loosely Timed SystemC/TLM Programs: Challenges Raised by an Industrial Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Altisen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moy</w:t>
+                <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48, pp.1 - 45. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10703-016-0250-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics5020022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406162v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d'habilitation : Modélisation à haut niveau d'abstraction pour les systèmes embarqués</w:t>
               </w:r>
@@ -1116,51 +1116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LusSy: an Open Tool for the Analysis of Systems-on-a-Chip at the Transaction Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1367,572 +1367,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Rule Checking of Integrated Circuits using Satisfiability Modulo Theory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affine Multibanking for High-Level Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Khosravian G.</w:t>
+                <w:t xml:space="preserve">Ilham Lasfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMPACT'22 - 12th International Workshop on Polyhedral Compilation Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007446v1</w:t>
+                <w:t xml:space="preserve">hal-03862220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affine Multibanking for High-Level Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Alias</w:t>
+                <w:t xml:space="preserve">Electrical Rule Checking of Integrated Circuits using Satisfiability Modulo Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ferres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Oulkaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khosravian G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPACT'22 - 12th International Workshop on Polyhedral Compilation Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 2023 - Design, Automation and Test in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Anvers (Antwerpen), Belgium. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE56975.2023.10137147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862220v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S4BXI: the MPI-ready Portals 4 Simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Emmanuel</w:t>
+                <w:t xml:space="preserve">Promise Plus: Flexible Synchronization for Parallel Computations on Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2021 - 29th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MASCOTS53633.2021.9614285⟩</w:t>
+              <w:t xml:space="preserve">FSEN 2021 - 9th IPM International Conference on Fundamentals of Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tehran, Iran. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89247-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366573v1</w:t>
+                <w:t xml:space="preserve">hal-03143269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promise Plus: Flexible Synchronization for Parallel Computations on Arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Maillé</w:t>
+                <w:t xml:space="preserve">S4BXI: the MPI-ready Portals 4 Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSEN 2021 - 9th IPM International Conference on Fundamentals of Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Tehran, Iran. pp.1-7, </w:t>
+              <w:t xml:space="preserve">MASCOTS 2021 - 29th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Houston, United States. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-89247-0_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MASCOTS53633.2021.9614285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143269v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Portals 4 protocol, and case study on the BXI interconnect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCS 2020 - International Conference on High Performance Computing &amp; Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2065,77 +2065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard-compliant parallel systemC simulation of loosely-timed Transaction Level Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Sassolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ventroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2800,77 +2800,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SycView: Visualize and Profile SystemC Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Design Automation for Understanding Hardware Designs, DUHDe 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3107,77 +3107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the Parallelization of Loosely Timed SystemC Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Rapid System Prototyping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3202,90 +3202,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Simulation of Functional SystemC TLM Models with Power/Thermal Solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Bouhadiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayeb Bouhadiba</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3327,64 +3327,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Accurate TLM Simulations using Temporal Decoupling for FIFO-based Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Galilée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3442,191 +3442,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Programming with SystemC for Loosely Timed Models: A Non-Intrusive Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System-Level Modeling of Energy in TLM for Early Validation of Power and Thermal Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Bouhadiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.9</w:t>
+              <w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.1609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761047v1</w:t>
+                <w:t xml:space="preserve">hal-00807048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System-Level Modeling of Energy in TLM for Early Validation of Power and Thermal Management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Programming with SystemC for Loosely Timed Models: A Non-Intrusive Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation, and Test in Europe (DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.1609</w:t>
+              <w:t xml:space="preserve">DATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807048v1</w:t>
+                <w:t xml:space="preserve">hal-00761047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAGAI: a path sensitive static analyzer</w:t>
               </w:r>
@@ -3716,51 +3716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Simulation of a SystemC TLM Virtual Platform with a Power Simulator at the Architectural Level: Case of a Set-Top Box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3939,226 +3939,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faithfulness Considerations for Virtual Prototyping of Systems-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Funchal</w:t>
+                <w:t xml:space="preserve">Causality closure for a new class of curves in real-time calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on: Rapid Simulation and Performance Evaluation: Methods and Tools</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Worst-Case Traversal Time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Vienna, Austria. pp.3--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2071589.2071590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559986v1</w:t>
+                <w:t xml:space="preserve">hal-00648628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causality closure for a new class of curves in real-time calculus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Altisen</w:t>
+                <w:t xml:space="preserve">Faithfulness Considerations for Virtual Prototyping of Systems-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Funchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st International Workshop on Worst-Case Traversal Time</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Workshop on: Rapid Simulation and Performance Evaluation: Methods and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00648628v1</w:t>
+                <w:t xml:space="preserve">hal-00559986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Encoding of SystemC/TLM in Promela</w:t>
               </w:r>
@@ -4239,51 +4239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Time in Discrete-Event Simulation of Systems-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Funchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4403,51 +4403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrival Curves for Real-Time Calculus: the Causality Problem and its Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paphos, Cyprus. pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4554,51 +4554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Components Using a Granularity-based Interface Between Real-Time Calculus and Timed Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,103 +4658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SystemC/TLM Semantics for Heterogeneous System-on-Chip Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 Joint IEEE-NEWCAS and TAISA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montréal, Canada</w:t>
@@ -4783,64 +4783,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of Schedulings for Improving the Test Coverage of Systems-on-a-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Helmstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4894,235 +4894,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LusSy: A toolbox for the analysis of systems-on-a-chip at the transactional level</w:t>
+                <w:t xml:space="preserve">Pinapa: An extraction tool for systemc descriptions of systems-on-a-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Application of Concurrency to System Design (ACSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.26 - 35, </w:t>
+              <w:t xml:space="preserve">ACM international conference on Embedded software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, New-York, United States. pp.317 - 324, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSD.2005.23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1086228.1086286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198681v1</w:t>
+                <w:t xml:space="preserve">hal-00198669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinapa: An extraction tool for systemc descriptions of systems-on-a-chip</w:t>
+                <w:t xml:space="preserve">LusSy: A toolbox for the analysis of systems-on-a-chip at the transactional level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maillet-Contoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM international conference on Embedded software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, New-York, United States. pp.317 - 324, </w:t>
+              <w:t xml:space="preserve">International Conference on Application of Concurrency to System Design (ACSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Saint-Malo, France. pp.26 - 35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1086228.1086286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSD.2005.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198669v1</w:t>
+                <w:t xml:space="preserve">hal-00198681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5490,51 +5490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ac2lus: Bringing SMT-solving and Abstract Interpretation Techniques to Real-Time Calculus through the Synchronous Language Lustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Altisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5578,77 +5578,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SystemC/TLM semantics in Promela and its Possible Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Traulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maraninchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5698,103 +5698,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affine Multibanking for High-Level Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Lasfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9440, Inria - Research Centre Grenoble – Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6225,51 +6225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4F17D03"/>
+    <w:nsid w:val="A554458B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6456,51 +6456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-moy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-8882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106984993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3608647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Busnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.12.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321055v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5020022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Helmstetter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouhadiba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES-v003-i001-a003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0250-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-006-9044-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Lasfar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Neveu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Schuh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#239;za" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASP-DAC47756.2020.9045568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356401.3356416" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delizy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667594v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rihani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834848.2834871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galil&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761047v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.11.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Materic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boussetta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33125-1_20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559986v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Funchal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648628v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071589.2071590" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2006.10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198681v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2005.23" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086228.1086286" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bageshri Karkare" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Traulsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01054555v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-moy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6054-8882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106984993" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oulkaid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khosravian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2025.3608647" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Radanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henrio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748327" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Busnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Sassolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ventroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2020.12.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03440766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chappe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Maill&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Renaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22152/programming-journal.org/2022/6/3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406162v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Altisen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0250-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Helmstetter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouhadiba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maraninchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES-v003-i001-a003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Becker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics5020022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maillet-Contoz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-006-9044-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03862220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Lasfar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Neveu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khosravian G." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10137147" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89247-0_13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03366573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emmanuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MASCOTS53633.2021.9614285" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Schuh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#239;za" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASP-DAC47756.2020.9045568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maiza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3356401.3356416" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Delizy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gros" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891599v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667594v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2018.8342182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Rihani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Altmeyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834848.2834871" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galil&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monniaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.11.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilija Materic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Kaiser" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Boussetta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33125-1_20" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648628v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2071589.2071590" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Funchal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jeannet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442257v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FMCAD.2006.10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1086228.1086286" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198681v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2005.23" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495886v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bageshri Karkare" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475745v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294143v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Traulsen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03481328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Besnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Johnson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00311033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01054555v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>