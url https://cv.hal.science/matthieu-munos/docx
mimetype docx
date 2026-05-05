--- v0 (2026-03-25)
+++ v1 (2026-05-05)
@@ -863,224 +863,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martizay, L'Avis, route du Blanc ZAC de l'Avis, phase II, Indre, Centre - Val de Loire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fouille du cimetière juif médiéval de Châteauroux. Rapport préliminaire de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Kildea</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2019, pp.135</w:t>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munos Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Maison des Sciences de l'Homme d'Aquitaine. 2019, 162 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123938v1</w:t>
+                <w:t xml:space="preserve">hal-03331090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille du cimetière juif médiéval de Châteauroux. Rapport préliminaire de fouille programmée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martizay, L'Avis, route du Blanc ZAC de l'Avis, phase II, Indre, Centre - Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2019, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03331090v1</w:t>
+                <w:t xml:space="preserve">hal-02123938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migny et Sainte-Lizaigne, aux lieux-dits Bréviandes, Les Carrières et le Pâtureau, RD34.</w:t>
               </w:r>
@@ -2051,271 +2051,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1, tranche 3</w:t>
+                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1 tranche 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+                <w:t xml:space="preserve">Cinçon Laureline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.212</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01809783v1</w:t>
+                <w:t xml:space="preserve">hal-01807521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1 tranche 1</w:t>
+                <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1, tranche 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cinçon Laureline</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.366</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2010, pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807521v1</w:t>
+                <w:t xml:space="preserve">hal-01809783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etrechet, Indre, ZAC d'Ozans, phase 1, tranche 2</w:t>
               </w:r>
@@ -2535,290 +2535,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours (Indre-et-Loire). 19-25 rue Berthelot. Etude documentaire préalable à un diagnostic archéologique.</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2009, 1 vol. (50 p.)</w:t>
+                <w:t xml:space="preserve">Tours (Indre-et-Loire) ; 19-25, rue Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209458v1</w:t>
+                <w:t xml:space="preserve">hal-01806598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tours (Indre-et-Loire) ; 19-25, rue Berthelot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tours (Indre-et-Loire). 19-25 rue Berthelot. Etude documentaire préalable à un diagnostic archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munos Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2009, 1 vol. (50 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Couderc</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01806597v1</w:t>
+                <w:t xml:space="preserve">hal-05209458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours (Indre-et-Loire) ; 19-25, rue Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.19</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2009, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806598v1</w:t>
+                <w:t xml:space="preserve">hal-01806597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Châteauroux (Indre), Rue de l'Echo</w:t>
               </w:r>
@@ -3078,159 +3078,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres (Indre-et-Loire), &amp;quot;Le grand Berchenay&amp;quot;, Even' Parc, phase 1</w:t>
+                <w:t xml:space="preserve">Pierrefitte-sur-Sauldre (Loir-et-Cher), Le Bourg, Chemin de la Boule aux Cailloux, Les Jardins du Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, pp.23</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803719v1</w:t>
+                <w:t xml:space="preserve">hal-01803007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrefitte-sur-Sauldre (Loir-et-Cher), Le Bourg, Chemin de la Boule aux Cailloux, Les Jardins du Bourg</w:t>
+                <w:t xml:space="preserve">Esvres (Indre-et-Loire), &amp;quot;Le grand Berchenay&amp;quot;, Even' Parc, phase 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, pp.24</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2008, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803007v1</w:t>
+                <w:t xml:space="preserve">hal-01803719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gièvres, 8 rue Alphonse Bougros</w:t>
               </w:r>
@@ -3355,303 +3355,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres (Indre-et-Loire) &amp;quot;Vallée de Beaulieu&amp;quot; : Les Jardins du Vallon 2</w:t>
+                <w:t xml:space="preserve">Montlivault (Loir-et-Cher), &amp;quot;Le Noyer Goujon&amp;quot;, ZI 121</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2007, pp.58</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2007, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800640v1</w:t>
+                <w:t xml:space="preserve">hal-01800635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montlivault (Loir-et-Cher), &amp;quot;Le Noyer Goujon&amp;quot;, ZI 121</w:t>
+                <w:t xml:space="preserve">Saint-Ouen (Loir-et-Cher) &amp;quot;Pierrefrite, Madeleines, Poiriers&amp;quot; : ZC19 parcelles A, D, E, F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2007, pp.26</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2007, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800635v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Ouen (Loir-et-Cher) &amp;quot;Pierrefrite, Madeleines, Poiriers&amp;quot; : ZC19 parcelles A, D, E, F</w:t>
+                <w:t xml:space="preserve">Esvres (Indre-et-Loire) &amp;quot;Vallée de Beaulieu&amp;quot; : Les Jardins du Vallon 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2007, pp.50</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2007, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800638v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Ouen (Loir-et-Cher) &amp;quot;Voie communale n°8&amp;quot; AO11</w:t>
               </w:r>
@@ -3716,64 +3716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montoire-sur-le-Loir &amp;quot;48-50 rue Saint-Denis&amp;quot; (Loir-et-Cher, 41). Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munos Matthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4029,211 +4029,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sours (Eure-et-Loir) &amp;quot;Les Houches</w:t>
+                <w:t xml:space="preserve">Saint-Hilaire-Saint-Mesmin (Loiret), &amp;quot;Glatigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.63</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800548v1</w:t>
+                <w:t xml:space="preserve">hal-01800521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Hilaire-Saint-Mesmin (Loiret), &amp;quot;Glatigny</w:t>
+                <w:t xml:space="preserve">Sours (Eure-et-Loir) &amp;quot;Les Houches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.31</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Creusillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800521v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans (Loiret), 24 boulevard Rocheplatte</w:t>
               </w:r>
@@ -4245,64 +4245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournier Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2006, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5010,51 +5010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v0aj-n039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02123938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01999082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02007344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01795821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01811907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01812653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouzy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01802999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800635v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simonin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800521v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munos Matthieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252824v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Munos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Raudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03128195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holzem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/v0aj-n039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ancel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331090v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02123938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01999082v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lecomte-Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02007344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01846476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lozahic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01795821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01811907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01812653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouzy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01807521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cin&#231;on Laureline" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01809610v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810325v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champagne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806451v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01806386v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauzeur Anne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01802999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803007v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803018v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01803734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800525v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Creusillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simonin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vissac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Laurent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Musch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Luberne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>