--- v2 (2026-05-12)
+++ v3 (2026-06-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Noucher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Geographe, GIScientistDirecteur de recherche au CNRSLaboratoire PASSAGES (UMR 5319)Maison des Suds - 12 esplanade des Antilles33607 Pessac cedex - France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157243753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographe, Directeur de recherche au CNRSLaboratoire PASSAGES (UMR 5319)Maison des Suds - 12 esplanade des Antilles33607 Pessac cedex - France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours, domaine de recherche et affiliation :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un cursus universitaire de géographie en France puis de géomatique au Canada, et une expérience professionnelle auprès du Gouvernement de la Nouvelle Calédonie, j’ai soutenu ma thèse au Laboratoire des Systèmes d’Information Géographique (LaSIG) de l’Ecole Polytechnique Fédérale de Lausanne (Suisse) en 2009. J’ai rejoint le CNRS, comme chargé de recherche, en octobre 2011 et soutenu une Habilitation à Diriger des Recherches (HDR) en décembre 2022. Je suis actuellement Directeur de recherche au CNRS au sein du laboratoire PASSAGES à Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographe et spécialiste des sciences de l'information géographique, mes recherches portent sur la dimension politique et sociale des usages de la cartographie et des technologies géomatiques. Mes travaux actuels se focalisent sur le « blanc des cartes » i.e. les marges territoriales qui, a bien des égards, peuvent aussi être considérées comme des marges cartographiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">--</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés & Terrains / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords & Fieldwork</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartographie critique ; Sciences de l’information géographique ; GIScience ; Sociohistoire des SIG ; Métrologie environnementale ; Critical data studies ; Infrastructure de données géographiques ; Cartographie participative ; Contre-cartographie ; Géoweb ; Information géographique volontaire ; Traces géonumériques ; Méthode mixte ; Map elicitation interview ; Science ouverte ; France ; Madagascar ; Guyane, Brésil, Suriname.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des responsabilités en cours / Animation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint du GdR MAGIS (2022-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur de l'UMR PASSAGES - en charge du budget, des sciences ouvertes et des tutelles CNRS et Université de Bordeaux (2026-2029)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-président du Conseil scientifique du Collège international des sciences du territoire (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé de la </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CID53</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Comité national du CNRS (CoNRS) de 2026 à 2029.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial de la revue </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise scientifique : ANR, ANRT, MTE, ADEME, CNFPT (France), FNS (Suisse), FRQ-SH, CRSH (Canada)…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de cours : Universités Bordeaux, Bordeaux Montaigne, St Etienne-Lyon et Toulouse Jean Jaurès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche en cours / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research projects in progress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2023-2026] SPHEROGRAPHIA : From virtual globes to map blanks. A cartographic immersion in narrating the story of global changes (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2022-2026] MADATLAS : Co-construction d'une filière de formation en géomatique à Madagascar (ANR/AFD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d’infos :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV et publications à jour : version d'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">octobre 2025</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature à ses justes valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum National d'Histoire Naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80, 2025, Manifeste du Muséum, 978-2-38279-043-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blanc des cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xemartin Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, pp.128, 2024, 9782080427793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04775198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blancs des cartes et boîtes noires algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.408, 2023, 978-2-271-14654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Critique de la Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Polidori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions CNRS, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Petites Cartes du web. Approche critique des nouvelles fabriques cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Rue d'Ulm, Presses de l'Ecole normale supérieure, pp.70, 2017, ISBN-978-2-7288-3597-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Globe, des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (1), pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking map authority in marine spatial planning: a stakeholder perspective on map making and map use in ocean governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.104631. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2026.104631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05561627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et souveraineté territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (1), pp.95-116. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15d3w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà les frontières disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Deneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume 12 &amp;quot;Sciences de l'information géographique et mesures environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Villanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Badard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacynthe Pouliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 12 - Sciences de.., </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.17257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05449124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain, un objet géographique éminemment politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (13), pp.241-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04452639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique entre activités informelles et action de l’État dans la construction territoriale des grands espaces : le cas de l’orpaillage dans l’intérieur de la Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des blancs des cartes aux boîtes noires algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.15-17. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven remote governance of sparsely populated areas: measurement and commensuration of wildcat gold mining in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-021-10486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place Names of French Guiana in the Face of the Geoweb: Between Data Sovereignty, Indigenous Knowledge, and Cartographic Deregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cart-2018-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02536253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans d’articles dans Mappemonde. Une exploration par les mots-clés et les résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en chiffres, mises en cartes, mises en ordre du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering the World through Maps and Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02048867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated conceptual framework for SDI research: experiences from French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Infrastructures Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.54 - 82. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2902/1725-0463.2019.14.art3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un observatoire des données géographiques du Web. Expérimentation à partir des infrastructures de données géographiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claramunt Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2019.00074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire la spatialisation de services écosystémiques par la modélisation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Le Clec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Oszwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de Friday Harbor ? Pour une approche critique renouvelée des usages du géoweb fondée sur l'analyse des traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.15 - 37. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Usages collectifs de l’information géographique, 28 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2018.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des traces numériques en géographie : potentiels heuristiques et enjeux de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (2), pp.39-61. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.822.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la production de données d’observation à l’usage d’informations géographiques naturalistes Le cas des programmes français de sciences citoyennes relatives à la biodiversité marine et côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, document 878, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification territoriale durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léone-Alix Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Suand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La transition énergétique. Enjeux informationnels et cognitifs, 27 (1), pp.11-36. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Sharing: A Pilot Study of French SDIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Maulpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi6040099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des TIC au TOC. Contribuer à OpenStreetMap : entre commun numérique et utopie cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Duféal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1-2), pp.77-98. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’open data à l’open science : retour réflexif sur les méthodes et pratiques d’une recherche sur les données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Soumagnac-Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.11-36. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire demain par les cartes : usages de l’information géographique en prospective territoriale participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prospective territoriale participative et usages de l'information géographique, 60 (170), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040531ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Platforms in Digital Geographic Information and Spatial Justice: Everything it Promises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/information-geographique-numerique-et-justice-spatiale-les-promesses-du-partage/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique numérique et justice spatiale : les promesses du « partage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Liberté, Egalité, Computer, 10, http://www.jssj.org/article/information-geographique-numerique-et-justice-spatiale-les-promesses-du-partage/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le numérique rebat les cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Bordeaux, les cartes font le pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3-2014 (115)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du capital spatial au capital social des cartes participatives. Pour un droit à le dé-contextualisation cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.espacestemps.net/articles/pour-un-droit-a-le-de-contextualisation-cartographique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données institutionnelles et données contributives sur la biodiversité, quelle légitimité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions de la &amp;quot; donnée &amp;quot; dans trois webs environnementaux sud-américains (Argentine, Bolivie, brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1-2), p. 22-59. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00991901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier thématique &amp;quot;Cartographies Participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (4), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie 2.0, vers une approche critique d'un nouveau régime cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (4), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.774.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance informationnelle de l'environnement et partage en ligne des données publiques. Politiques et pratiques de l'opendata environnemental (Amérique du sud - France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1-2), p .5-21. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00991878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures de données géographiques et flux d'information environnementale : de l'outil à l'objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1-2), pp.120-147. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès rebat-il les cartes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), p.57-83. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.9.1.57-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique aux frontières des organisations. Approche socio-cognitive de son appropriation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 215, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique aux frontières des organisations : des réseaux géomatiques à l'intelligence territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1/2012), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.22.7-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction of spatial data from compromise to... argumentative consensus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VOL 21/SI, pp.23-43. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.21hs.23-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique aux frontières des organisations : approche socio-cognitive et systémique de son appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.2203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction de données géographiques : du compromis au consensus ... différencié.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.471-492. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.471-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le drapeau guyanais : matriochkas de la domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bony Lucie; Guyot Sylvain; Michalon Bénédicte; Trouillet Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions; ENS Éditions, pp.197-216, 2025, 979-10-362-0851-5. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05132357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral guyanais pris entre deux vagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Palisse; Gérard Collomb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral des Guyanes. S'adapter au changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-242, 2025, Collection des Amériques, 275359810X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05084763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes nous mentent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités géographiques. 32 questions qui font le tour du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.119-124, 2025, 978208046195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces petites cartes qui veulent déplacer des montagnes... d'or. L'iconographie contestataire en Guyane française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceci n'est pas un atlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition du commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-173, 2023, 979-10-95630-60-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication cartographique sur le Géoweb : entre cartes et données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-171, 2022, Encyclopédie des Sciences : Géographie et démographie, 9781789480917. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9091.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Map, the name and the territory. Toponymic struggles in the era of cartographic post-sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giraut Frédéric; Houssay-Holzschuch Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Place Naming: Naming the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley Son, pp.191-216, 2022, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188307.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adieu aux cartes. Refaire de la cartographie politique aux temps du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Debarbieux; Irène Hirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la carte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2022, 9781789480672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures pandémiques dans les Amériques : entre injonctions et saturations des espaces publics matériels et immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olmedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pandémie de Covid-19. Expériences américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.116 - 137, 2022, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.iheal.9957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode Majeur au mode Mineur. De la cartographie institutionnelle à la cartographie radicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Fleurot; Nathalie Jaëck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puissance du mode Mineur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l’homme d’Aquitaine, pp.173-192, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farewell to maps. Reformulating critical cartography in the digital age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Debarbieux; Irène Hirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The politics of Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.48-67, 2022, 9781789480672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénoncer, braconner, renverser le pouvoir des cartes. Enjeux et limites de la contre-cartographie en Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Bracco; Lucie Genay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre-cartographier le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, pp.55-68, 2021, 978 284 287 834 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03308016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guyane isolée : l’insularité guyanaise, un lapsus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de la Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-22, 2020, 978-2-271-13213-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Anheim; Livia Foraison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’édition en sciences humaines et sociales. Enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EHESS, 2020, 978-2-7132-2850-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02992037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des frontières mobiles : la conquête de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Piantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de la Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.44-46 + carte, 2020, 978-2-271-13213-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Ditched Sites on Lidar-Generated Digital Elevation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bedeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Antonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Odonne; Jean-François Molino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Historical Ecology. Insights from Amazonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-76, 2020, New frontiers in historical ecology, 9780429060175. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429060175-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02946822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical approach of digital footprints to study spatial practices of urban tourist areas: a case study of Instagram data in Biarritz (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Passerini; S. Ricci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sustainable City XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, WIT Press, pp.319-333, 2020, WIT Transactions on Ecology and the Environment, 978-1-78466-413-8. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC200271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cession des 400 000 ha : le désir de cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Noucher et Laurent Polidori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de la Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.254-255, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace à la carte et de la carte à la trace : pour une approche critique des nouvelles sources de fabrique cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Severo; Alberto Romele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2015, 9782356712271. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme territoriale est (aussi) un big bang informationnel : enjeux autour de la gouvernance informationnelle des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torres; Sébastien Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territoral : la réforme des régions en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2015, 9782200614232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et difficultés des nouveaux modes de production de données géographiques : l'exemple de la coproduction de l'étalement urbain en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walser, Olivier; Thévoz, Laurent; Joerin, Florent; Schuler, Martin; Joost, Stéphane; Debarbieux, Bernard; Dao, Hy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SIG au service du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, pp.318, 2011, Communauté d'études pour l'aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des globes virtuels aux déserts de données. Penser l'inégale géonumérisation du Monde par (et avec) la géomatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dubertret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05084741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual globes and environmental storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Grevsmühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence internationale sur l'histoire de la cartographie: "Confluences - Interdisciplinarité et nouveaux défis dans l'histoire de la cartographie" (ICHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée qualitative dans l’analyse d’un graphe : l’exemple du réseau Web des tiers-lieux de Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granet Anais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frognet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SupAgro Montpellier, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoyapock : repenser la cartographie des mobilités sur l’Oyapock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures pandémiques dans les Amériques : entre injonctions et saturations des espaces publics matériels et immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olmedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Institut des Amérique : « Un an de Covid-19 dans les Amériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03307690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-cartographie comme mode de résistance aux industries extractives. Le cas de la Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS – Session de sciences politiques « Extractivisme : enjeux, conflits et résistance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03307691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Power of Maps in the Era of the Geoweb: Between Data Sovereignty, Indigenous Knowledge, and Cartographic Deregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Department of Geography, Planning &amp; Environment, Concordia University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénoncer, braconner, renverser le pouvoir des cartes. Enjeux et limites de la contre-cartographie en Guyane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Géographie, Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un observatoire des données géographiques du Web. Expérimentation à partir des infrastructures de données spatiales (IDS) françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-midi du Centre de Recherche en Données et Intelligence Géospatiales, Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du toponyme dans la production scientifique ou l'enjeu de la représentation du terrain dans les publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechercher les lieux. les lieux de la recherche. Identification et indexation des terrains d'étude dans les textes scientifiques : enjeux et pratiques. Données et protocole dans les Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des grands référentiels cartographiques aux petites cartes du Web. Le paradoxe des cartes et contre-cartes des activités minières en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Contre-cartographies dans les Amériques XVIe – XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données citoyennes sur les territoires : les promesses du grand partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du projet Territographie, UMR MAP / MUCEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance informationnelle des territoires à l’ère du géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée romande de la géoinformation, Ecole Polytechnique Fédérale de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenStreetMap est mort, vive OpenStreetMap ! Conférence introductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map France 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne/OpenStreetMap France, Jun 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans d'articles dans M@ppemonde. Une exploration par les mots-clés et les résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 30 ans de M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un observatoire des données géographiques du Web. Expérimentation d’une analyse diachronique des infrastructures de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SAGEO - Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la critique de cartes à l’ère du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur les humanités numériques de l’Ecole normale supérieure : usages et formats de la cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French institutional Spatial data Infrastructures (SDIs): a focus on users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPIRE Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt guyanaise racontée par ses toponymes : les noms de lieux comme révélateurs d’imaginaires et d’enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Institut des Amériques : « La forêt dans les Amériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, PESSAC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géomatique, Enseignement et Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces numériques comme support d’élicitation: expérimentation d’une approche réflexive sur les pratiques spatiales des étudiants bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Péraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier «Observer, visualiser et analyser les spatialités à l’aide des traces numériques», Colloque SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen-capteur, emblème de la géographie volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du projet de recherche InGéoVoM (Fondation de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que change le Géoweb à la fabrique et la mise en circulation de l’information géographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du projet Nouméa, Université de Brest Occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques spatiales des citoyens-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e séminaire de l’Axe « Actions et Territorialisations », GIS CIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes, savoir, pouvoir. Enjeux contemporains de la cartographie en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Guyane « Conférences Ouvertes à Tous »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire le géoweb pour en analyser les usages : expérimentation d'une approche par statistic & map elicitation interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Observer et qualifier les usages collectifs de l'information géographique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS; UMR ESO, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 milliards de data et moi et moi et moi... Inscrire la géographie dans le courant des critical data studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La donnée en géographie face à une chaine de discontinuités : production, exploitation, réglementation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA Discontinuités, Jan 2016, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d'analyse des Infrastructures de Données Géographiques pour interroger la mise en réseaux des acteurs et des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEOBS : analyse de la gouvernance, du contenu et des usages des Infrastructures de Données Géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée de l'Information Géographique de La Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association GéoMartinique, Nov 2016, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance informationnelle de l'environnement en Guyane : de l'archipel au continent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la gouvernance informationnelle de l'environnement en Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEEM, DEAL Guyane; CNRS, Sep 2016, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard critique sur le partage de données géographiques : du discours des acteurs aux données diffusées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la gouvernance informationnelle de l'environnement en Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEEM, DEAL Guyane; CNRS, Sep 2016, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils, pratiques et valeurs d'engagement des contributeurs d'OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Duféal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jonchères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenStreetMap, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de l'information environnementale : enjeux et difficultés d’une approche par la cartographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CHASE "Changements environnementaux et Société" de l'UMR CRPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR CRPLC, Nov 2016, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies, contenus et usages des Infrastructures de Données Géographiques. État d’avancement d’un projet de recherche en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Rencontres des Dynamiques Régionales en Information Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGéO, Nov 2016, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique numérique et sciences citoyennes : le &amp;quot;grand partage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire francophone sur les sciences citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Feb 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'avancement du projet GEOBS sur les Infrastructures de Données Géographiques dans la gouvernance informationnelle de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Animations Territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil National de l'Information Géographique (CNIG), Jun 2016, Saint Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information géographique et gouvernance informationnelle des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoSéminaire 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial data infrastructures: what are the benefits of SDI usages on the long term and how to evaluate them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Claramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference On Spatial Information Theory (COSIT) - Geographic Information Observatories Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOBS : Les Infrastructures de Données Géographiques dans la gouvernance informationnelle de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "les travaux de recherche sur les usages de l'information géographique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGEO, Mar 2015, Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du cours à distance 'Connaître et pratiquer le Géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frappas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, May 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une cartographie plurielle des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des formes pour vivre l'environnement : théorie, expérience, esthétique et critique politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS; CRAL, Oct 2015, EHESS - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer cartes sur table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ACFAS - Colloque "Critiquer la science aujourd'hui : pourquoi et comment ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Echelle des Lisières pour la réalisation de la trame verte de la région Poitou- Charentes – Expérimentation d’ateliers de cartographie participative du bocage bressuirais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, un objet médiateur entre sociétés et environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ADESS, CEPAGE (Centre de recherche sur l'histoire et la culture des paysages), Conseil Général Deux-Sèvres, Colloque organisé avec le soutien du Ministère de l’Ecologie, du Développement durable et de l’énergie, Jan 2015, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBS : Towards an observatory prototype of the 65 french SDIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference - Geospatial World Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible l'état du patrimoine institutionnel de données géographiques (IDG) françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - 12èmes rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THéMA, Université de Franche Comté, May 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle des lisières pour la réalisation de la trame verte bocagère en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment mobiliser l'action publique pour la mise en oeuvre de la Trame verte et bleue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’écologie, du développement durable et de l’énergie, Ministère de l’agriculture, de l'agroalimentaire et de la forêt, Irstea, Centre de ressources TVB, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire trace&amp;quot; à travers les &amp;quot;espaces de cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Heuristique et opérationalisation de la trace en géographie et aménagement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société Dec 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective participative et développement territorial : vers une approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie critique face à la profusion de petites cartes sur le web : enjeux et perspectives de renouvellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;InGéoVoM&amp;quot; : Contribution de l'Information Géographique Volontaire à la connaissance et la gestion de la biodiversité marine et côtière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Littoral de la Fondation de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux éthiques pour les sciences citoyennes et participatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ACFAS - Colloque "Les rapports de la philosophie de l’environnement à l’expertise et à l’expérimentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cartographie critique à la cartographie participative, de la carte à la fabrique cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de géographie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Géographes Libertaires (RGL) de Lyon, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trames à la chaîne, un regard critique sur les approches standards de cartographie des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres DécryptaGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Baculard, Françoise de Blomac, ENSG, Apr 2015, Marne-la-vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des recherches sur les usages de l'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque des métiers et compétence en géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGEO; AgroParisTech, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Infrastructures de Données Géographiques comme dispositif socio-technique de mise en ordre du monde ? Sélection, standardisation et agrégation des représentations numérisées de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la revue Justice spatiale / Spatial justice "Gouvernementalité algorithmique et justice spatiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données contributives (in)volontaires pour l'observation territoriale : mythes et réalités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des observatoires de la région Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géographiques comme révélateur de l'état des connaissances sur l'environnement ? Analyse et comparaison des infrastructures nationales brésilienne et française de données géographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envibras2014 : "Environnement et géomatique : approches comparées France - Brésil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1308.6405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire autorité sur le Web. Analyse des nouvelles formes de fabrique cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaire "Internet comme terrain" - GRANIT, UMR ADESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique à l'heure du collectif : de la théorie à la pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel SIG L-R : "Les SIG à l'heure du collectif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données institutionnelles et données contributives sur la biodiversité, quelles légitimités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du GIS CIST "Fronts et frontières des sciences du territoire" (CIST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.5-11, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode Majeur au mode Mineur : de la cartographie institutionnelle à la cartographie radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires de recherche "Puissance du Mode Mineur" du Laboratoire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contributeurs aux citoyens-capteurs : enjeux et usages des nouvelles formes de fabrique cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun Carthagéo / Géoprisme : "Les mobilités qui construisent l'espace. Lectures croisées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre clés de lecture des processus participatifs de fabrique cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPAGE - Ecole Nationale Supérieure d'Architecture et du Paysage : "Le paysage un objet médiateur entre sociétés et environnements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lormont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géobs : observatoire des flux d'information géographique sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoPNR : séminaire annuel des Parcs Naturels Régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Le Teich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data comme levier d'innovation ? De la rhétorique à la pratique ou les enjeux d'une analyse des usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Innovations Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines d'Albi, Nov 2014, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en réseau de l'information géographique : les Infrastructures de Données Géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'EHESS "De la diversité des humanités numériques : une exploration des pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique volontaire : vers un renouvellement de la fabrique cartographique institutionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Méthodes" de l'Agence d'Urbanisme de Bordeaux Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en dialogue les expertises scientifiques, techniques et habitantes. Études de cas et propositions méthodologiques à partir de l'expérimentation d'ateliers de cartographie participative sur les continuités écologiques du bocage bressuirais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque du réseau OPDE - Des outils pour décider ensemble "se mobiliser ensemble, pour décider ensemble"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-Bains, Suisse. pp.102-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance informationnelle, outil et enjeu stratégiques des recompositions territoriales : vers l'émergence de nouveaux référentiels géographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du GIS CIST "Fronts et frontières des sciences du territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner à distance le Géoweb contributif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GéoWeb, nouvelle source dynamique de représentation des temporalités des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PUCA : "Temporalités durables et son développement concernant les représentations dynamiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Géoweb collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géom@TICE 2014, les rencontres de la Géomatique et des TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Apr 2014, Noisy-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance informationnelle, outil et enjeu stratégiques des recompositions territoriales : vers l'émergence de nouveaux référentiels géographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire autorité sur le web. Analyse des stratégies de mise en visibilité et de contrôle de l’information géographique par les institutions publiques en Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO (Spatial Analysis &amp; Geomatic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France. p.1 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les usages de l'information géographique : enjeux, verrous scientifiques et perspectives de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-conférence du Centre de Recherche en Géomatique de l'Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dynamiques Régionales et la Production Coordonnée de Données Géographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontre des Dynamiques en Information Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cenon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la circulation de l'information géo-environnementale en Guyane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSPIRE de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de l'information géographique. Historique, enjeux et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSPIRE de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire sans appauvrir... comment gérer la diversité des points de vue ? Proposition à partir de la cartographie de la TVB en région bocagère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique comme objet-frontière cognitif et collaboratif. Vers une analyse de la construction-circulation-confrontation de l'information dans la négociation des savoirs sur l'environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque étudiant pluridisciplinaire du Centre de Recherche en Aménagement et Développement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG, vecteur de partage ou révélateur de différences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EHESS : "Les Systèmes d'Information Géographique, un outil pour l'interdisciplinarité".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des contre-cartes. L'exemple de la cartographie de l'activité minière en Guyane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Aquitaines de la Coopération et de la Solidarité Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00845966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter et enrichir les représentations de l'environnement. Vers une mise en interrelation de savoirs hétérogènes sur les continuités écologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le GéoWeb collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2013, 2ème Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des patrimoines de données géographiques nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louca Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO (Spatial Analysis &amp; Geomatic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. p.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière de l'information géographique. État des lieux et enjeux méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontre des Dynamiques en Information Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cenon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir par la géomatique une vision partagée du territoire : la géocollaboration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales de l'Information Géographique en Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages numériques en 3D dans les démarches participatives. Vers une approche par les usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Demade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche argumentée, négociée et multi-scalaire de la cartographie des continuités écologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MAGIS – 1er Séminaire du groupe “suivi des milieux” “Approches méthodologiques en géomatique pour la cartographie de la trame verte et bleue”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la production, après la diffusion : le temps de la confrontation des données géographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoséminaire 2012, SupAgro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et participation : au-delà de l'implantation ponctuelle et de la 3D !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Cartographie - Journées de la Cartographie du Comité Français de Cartographie (CFC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Besançon, France. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le libre-accès rebat les cartes. Enjeux et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIGéo / LiberTIC / OGC "Quand l'information géographique et l'open data se rencontrent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales, sciences spatiales et sciences écologique pour une co-décision dans la prise en compte des continuités écologiques sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie Ecologie, Politique : un climat de changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique comme objet-frontière cognitif et collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Territoire et Développement" de l'UMR TETIS - Session "Information Spatiale et développement territorial".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie institutionnelle et GéoWeb 2.0. Vers de nouveaux espaces de représentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CARPAR, Cartographie et participation. Quand cartographie 2.0 et cartographie critique se rencontrent.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des données sur les territoires : la donne a changé ! Enjeux et perspectives pour la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Rencontre Nationale des Agences d'Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage comme objet-frontière cognitif et collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en partage. Sensibilités et mobilisations paysagères dans la conduite de projet urbain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Genève, Suisse. pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le potentiel collaboratif du GeoWeb par la pratique. Retour sur un an d'expérimentation au Master SIG de St Etienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2011 1er Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'open data à l'innovation distribuée : exploration du potentiel collaboratif de la réutilisation des données publiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'AGMQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du consensus différencié au WikiSIG : Vers une approche argumentée et collaborative de la production des données géographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et partage de l'information Géographique : enjeux et leviers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Echelle des Lisières, application à la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Françaises de l'Ecologie du Paysage IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux modes de production de l'information géographique : contexte, enjeux et propositions pour faciliter la géocollaboration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Géomatique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-cognitive approach of spatial data coproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Grand Ouest de l'Intelligence Territoriale : IT-GO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a socio-cognitive approach of spatial data co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales partagées de l'étalement urbain en Alsace : le consensus différencié au service du cartographe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Esnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARTACTIVE du GDR MAGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité de l'information géographique pour la prévention, la gestion et l'aménagement des territoires inondables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREVIRISQ - Rendez-vous européen de la prévention des inondations et de l'aménagement durable des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique aux frontières des organisations. Des réseaux géomatiques aux communautés territoriales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres franco-canadiennes de géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Assessment of Spatial Data Infrastructure to the Assessment of Community of Practice : Advocating an Approach by Uses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoValue 2010 : value of geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hamburg, Germany. pp.1,7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SIG à la Géocollaboration : Place et enjeux des Infrastructures de Données Spatiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoséminaire 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de trajectoires-types d'appropriation de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO (Spatial Analysis &amp; Geomatic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire sans appauvrir : enjeux et propositions pour cartographier à plusieurs les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des infrastructures de données spatiales à la géocollaboration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum e-geo.ch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des données géographiques sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontre AFIGEO des dynamiques régionales de l'information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du producteur à l'utilisateur: identification des trajectoires d'appropriation des données géographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2009 - Conférence internationale de Géomatique et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive and social stake of crowd sourcing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSDR Workshop on Crowd Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Wabern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction de données géographiques dans les partenariats inter-organisationnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoperspectives'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de décision collective sans appropriation individuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golay François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pornon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OPDE 2008 (Les Outils pour Décider Ensemble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés de l'évaluation des infrastructures de données spatiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Archias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Evénement 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction de données géographiques. Pourquoi, comment et avec qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale - SAGEO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Clermont Ferrand, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions socio-cognitives aux dynamiques de coopération inter-organisationnelle autour de l'information géographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pornon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoCongrès International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Québec, Canada. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer autour des SIG : typologie et exemples en France et au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SIG Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation de l'Information Géographique : infrastructure de données spatiales ou communauté de pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Evenement 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie de l'Information Géographique : aubaine ou obstacle pour produire ensemble des données sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pornon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE (Outils pour Décider Ensemble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. http://infoscience.epfl.ch/record/112889/files/MN3OPDEParis.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Technologies de l'Information Géographique : Aubaine ou obstacle pour produire ensemble des données sur le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golay François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornon Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OPDE 2006 (Les Outils pour Décider Ensemble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviser pour gérer durablement les forêts tropicales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gazull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence CASSINI - SIGMA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Grenoble, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 : Cartographie des Observations de l’Orpaillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Salinas-Kraljevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS (PASSAGES). 2024, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04514731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête 2017 auprès des coordinateurs des Infrastructures de Données Géographiques en France. Rapport intermédiaire du projet de recherche GEOBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Maulpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Passages UMR 5319; LETG - Brest Géomer ; PRODIG. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête 2017 auprès des usagers des Infrastructures de Données Géographiques en France. Rapport intermédiaire du projet de recherche GEOBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Maulpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LETG - Brest Géomer; Passages UMR 5319; LaBRI. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION DE L'INFORMATION GEOGRAPHIQUE PRODUITE PAR LES PROGRAMMES SCIENCES PARTICIPATIVES/CITOYENNES A LA CONNAISSANCE ET A LA GESTION DE LA BIODIVERSITE MARINE ET COTIERE : VERS UN PREMIER ETAT DES LIEUX EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalités, gouvernance et animation des Infrastructures de Données Géographiques en France : vers un premier état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Maulpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Duféal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS PASSAGES; CNRS LETG; CNRS PRODIG; CNRS LaBRI; UBM MICA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCE Carto- Des Espaces de la Contribution à la Contribution sur l'Espace - Profils, pratiques et valeurs d'engagement des contributeurs d'OpenStreetMap (OSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Duféal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jonchères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des géocatalogues des Infrastructures de Données Géographiques françaises : note méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; UMR 5319 PASSAGES; UMR 6554 LETG. 2016, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique aux frontières des organisations : approche socio-cognitive et systémique de son appropriation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole Polytechnique Fédérale de Lausanne (EPFL), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00654203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des blancs des cartes aux boites noires algorithmiques. Une immersion dans la géonumérisation du Monde. Volume 2 &amp;quot;Parcours commenté, curriculum vitae et production scientifique&amp;quot;. Habilitation à Diriger des Recherches (HDR). Ecole doctorale Montaigne-Humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Bordeaux Montaigne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05399799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les spatialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies. Un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.70-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05343132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catégoriser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.153-161. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128q8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Géographique Volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Noucher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Geographe, GIScientistDirecteur de recherche au CNRSLaboratoire PASSAGES (UMR 5319)Maison des Suds - 12 esplanade des Antilles33607 Pessac cedex - France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157243753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographe, Directeur de recherche au CNRSLaboratoire PASSAGES (UMR 5319)Maison des Suds - 12 esplanade des Antilles33607 Pessac cedex - France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours, domaine de recherche et affiliation :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un cursus universitaire de géographie en France puis de géomatique au Canada, et une expérience professionnelle auprès du Gouvernement de la Nouvelle Calédonie, j’ai soutenu ma thèse au Laboratoire des Systèmes d’Information Géographique (LaSIG) de l’Ecole Polytechnique Fédérale de Lausanne (Suisse) en 2009. J’ai rejoint le CNRS, comme chargé de recherche, en octobre 2011 et soutenu une Habilitation à Diriger des Recherches (HDR) en décembre 2022. Je suis actuellement Directeur de recherche au CNRS au sein du laboratoire PASSAGES à Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographe et spécialiste des sciences de l'information géographique, mes recherches portent sur la dimension politique et sociale des usages de la cartographie et des technologies géomatiques. Mes travaux actuels se focalisent sur le « blanc des cartes » i.e. les marges territoriales qui, a bien des égards, peuvent aussi être considérées comme des marges cartographiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">--</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots-clés & Terrains / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords & Fieldwork</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartographie critique ; Sciences de l’information géographique ; GIScience ; Sociohistoire des SIG ; Métrologie environnementale ; Critical data studies ; Infrastructure de données géographiques ; Cartographie participative ; Contre-cartographie ; Géoweb ; Information géographique volontaire ; Traces géonumériques ; Méthode mixte ; Map elicitation interview ; Science ouverte ; France ; Madagascar ; Guyane, Brésil, Suriname.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthèse des responsabilités en cours / Animation :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur-adjoint du GdR MAGIS (2022-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirecteur de l'UMR PASSAGES - en charge du budget, des sciences ouvertes et des tutelles CNRS et Université de Bordeaux (2026-2029)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-président du Conseil scientifique du Collège international des sciences du territoire (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIST</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) depuis 2025.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre nommé de la </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CID53</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du Comité national du CNRS (CoNRS) de 2026 à 2029.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial de la revue </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise scientifique : ANR, ANRT, MTE, ADEME, CNFPT (France), FNS (Suisse), FRQ-SH, CRSH (Canada)…</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chargé de cours : Universités Bordeaux, Bordeaux Montaigne, St Etienne-Lyon et Toulouse Jean Jaurès.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de recherche en cours / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research projects in progress</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2023-2026] SPHEROGRAPHIA : From virtual globes to map blanks. A cartographic immersion in narrating the story of global changes (ANR)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">[2022-2026] MADATLAS : Co-construction d'une filière de formation en géomatique à Madagascar (ANR/AFD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plus d’infos :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV et publications à jour : version d'</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">octobre 2025</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature à ses justes valeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum National d'Histoire Naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.80, 2025, Manifeste du Muséum, 978-2-38279-043-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blanc des cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xemartin Laborde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, pp.128, 2024, 9782080427793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04775198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blancs des cartes et boîtes noires algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.408, 2023, 978-2-271-14654-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04207881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Critique de la Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Polidori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions CNRS, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02613214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Petites Cartes du web. Approche critique des nouvelles fabriques cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Rue d'Ulm, Presses de l'Ecole normale supérieure, pp.70, 2017, ISBN-978-2-7288-3597-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Globe, des mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (1), pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking map authority in marine spatial planning: a stakeholder perspective on map making and map use in ocean governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Davret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoforum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 172, pp.104631. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoforum.2026.104631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05561627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà les frontières disciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Deneuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et souveraineté territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (1), pp.95-116. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15d3w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05419599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au volume 12 &amp;quot;Sciences de l'information géographique et mesures environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Villanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Badard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacynthe Pouliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 12 - Sciences de.., </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jimis.17257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05449124v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain, un objet géographique éminemment politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (13), pp.241-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04452639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectique entre activités informelles et action de l’État dans la construction territoriale des grands espaces : le cas de l’orpaillage dans l’intérieur de la Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.40484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des blancs des cartes aux boîtes noires algorithmiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 252, pp.15-17. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven remote governance of sparsely populated areas: measurement and commensuration of wildcat gold mining in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-021-10486-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03331035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place Names of French Guiana in the Face of the Geoweb: Between Data Sovereignty, Indigenous Knowledge, and Cartographic Deregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cart-2018-0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02536253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans d’articles dans Mappemonde. Une exploration par les mots-clés et les résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en chiffres, mises en cartes, mises en ordre du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordering the World through Maps and Figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02048867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un observatoire des données géographiques du Web. Expérimentation à partir des infrastructures de données géographiques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claramunt Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2019.00074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated conceptual framework for SDI research: experiences from French case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Data Infrastructures Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.54 - 82. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2902/1725-0463.2019.14.art3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire la spatialisation de services écosystémiques par la modélisation critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solen Le Clec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Oszwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il de Friday Harbor ? Pour une approche critique renouvelée des usages du géoweb fondée sur l'analyse des traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.15 - 37. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Usages collectifs de l’information géographique, 28 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2018.00050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la production de données d’observation à l’usage d’informations géographiques naturalistes Le cas des programmes français de sciences citoyennes relatives à la biodiversité marine et côtière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, document 878, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des traces numériques en géographie : potentiels heuristiques et enjeux de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Mericskay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (2), pp.39-61. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.822.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01809615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification territoriale durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léone-Alix Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Suand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La transition énergétique. Enjeux informationnels et cognitifs, 27 (1), pp.11-36. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2017.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Data Sharing: A Pilot Study of French SDIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Maulpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (4), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi6040099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des TIC au TOC. Contribuer à OpenStreetMap : entre commun numérique et utopie cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Duféal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1-2), pp.77-98. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’open data à l’open science : retour réflexif sur les méthodes et pratiques d’une recherche sur les données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pinède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Soumagnac-Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.11-36. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire demain par les cartes : usages de l’information géographique en prospective territoriale participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prospective territoriale participative et usages de l'information géographique, 60 (170), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040531ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Platforms in Digital Geographic Information and Spatial Justice: Everything it Promises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/information-geographique-numerique-et-justice-spatiale-les-promesses-du-partage/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique numérique et justice spatiale : les promesses du « partage »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Liberté, Egalité, Computer, 10, http://www.jssj.org/article/information-geographique-numerique-et-justice-spatiale-les-promesses-du-partage/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le numérique rebat les cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Bordeaux, les cartes font le pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3-2014 (115)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du capital spatial au capital social des cartes participatives. Pour un droit à le dé-contextualisation cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://www.espacestemps.net/articles/pour-un-droit-a-le-de-contextualisation-cartographique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données institutionnelles et données contributives sur la biodiversité, quelle légitimité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fonctions de la &amp;quot; donnée &amp;quot; dans trois webs environnementaux sud-américains (Argentine, Bolivie, brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Severo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1-2), p. 22-59. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00991901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier thématique &amp;quot;Cartographies Participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (4), pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie 2.0, vers une approche critique d'un nouveau régime cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77 (4), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.774.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance informationnelle de l'environnement et partage en ligne des données publiques. Politiques et pratiques de l'opendata environnemental (Amérique du sud - France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1-2), p .5-21. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00991878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures de données géographiques et flux d'information environnementale : de l'outil à l'objet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1-2), pp.120-147. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.1404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00995217v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès rebat-il les cartes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (1), p.57-83. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.9.1.57-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00820007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique aux frontières des organisations. Approche socio-cognitive de son appropriation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 215, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique aux frontières des organisations : des réseaux géomatiques à l'intelligence territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1/2012), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.22.7-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction of spatial data from compromise to... argumentative consensus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, VOL 21/SI, pp.23-43. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.21hs.23-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique aux frontières des organisations : approche socio-cognitive et systémique de son appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.2203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction de données géographiques : du compromis au consensus ... différencié.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.471-492. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/geo.18.471-492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral guyanais pris entre deux vagues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Palisse; Gérard Collomb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le littoral des Guyanes. S'adapter au changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.239-242, 2025, Collection des Amériques, 275359810X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05084763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le drapeau guyanais : matriochkas de la domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bony Lucie; Guyot Sylvain; Michalon Bénédicte; Trouillet Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions; ENS Éditions, pp.197-216, 2025, 979-10-362-0851-5. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05132357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes nous mentent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Garrigou-Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités géographiques. 32 questions qui font le tour du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.119-124, 2025, 978208046195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces petites cartes qui veulent déplacer des montagnes... d'or. L'iconographie contestataire en Guyane française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceci n'est pas un atlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition du commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-173, 2023, 979-10-95630-60-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Map, the name and the territory. Toponymic struggles in the era of cartographic post-sovereignty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giraut Frédéric; Houssay-Holzschuch Myriam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Place Naming: Naming the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley Son, pp.191-216, 2022, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394188307.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adieu aux cartes. Refaire de la cartographie politique aux temps du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Debarbieux; Irène Hirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la carte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, 2022, 9781789480672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication cartographique sur le Géoweb : entre cartes et données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication cartographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-171, 2022, Encyclopédie des Sciences : Géographie et démographie, 9781789480917. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9091.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04333501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures pandémiques dans les Amériques : entre injonctions et saturations des espaces publics matériels et immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olmedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pandémie de Covid-19. Expériences américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.116 - 137, 2022, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.iheal.9957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode Majeur au mode Mineur. De la cartographie institutionnelle à la cartographie radicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magalie Fleurot; Nathalie Jaëck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puissance du mode Mineur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l’homme d’Aquitaine, pp.173-192, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farewell to maps. Reformulating critical cartography in the digital age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Debarbieux; Irène Hirt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The politics of Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.48-67, 2022, 9781789480672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03789715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénoncer, braconner, renverser le pouvoir des cartes. Enjeux et limites de la contre-cartographie en Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Bracco; Lucie Genay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre-cartographier le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, pp.55-68, 2021, 978 284 287 834 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03308016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guyane isolée : l’insularité guyanaise, un lapsus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de la Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-22, 2020, 978-2-271-13213-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édition et intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Anheim; Livia Foraison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’édition en sciences humaines et sociales. Enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EHESS, 2020, 978-2-7132-2850-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02992037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des frontières mobiles : la conquête de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Piantoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de la Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.44-46 + carte, 2020, 978-2-271-13213-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Ditched Sites on Lidar-Generated Digital Elevation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bedeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Antonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brunaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Odonne; Jean-François Molino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Historical Ecology. Insights from Amazonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-76, 2020, New frontiers in historical ecology, 9780429060175. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429060175-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02946822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical approach of digital footprints to study spatial practices of urban tourist areas: a case study of Instagram data in Biarritz (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Passerini; S. Ricci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sustainable City XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, WIT Press, pp.319-333, 2020, WIT Transactions on Ecology and the Environment, 978-1-78466-413-8. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC200271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cession des 400 000 ha : le désir de cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Davy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Noucher et Laurent Polidori. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas critique de la Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.254-255, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la trace à la carte et de la carte à la trace : pour une approche critique des nouvelles sources de fabrique cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Severo; Alberto Romele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traces numériques et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, 2015, 9782356712271. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pressesmines.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme territoriale est (aussi) un big bang informationnel : enjeux autour de la gouvernance informationnelle des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Torres; Sébastien Bourdin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big bang territoral : la réforme des régions en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-120, 2015, 9782200614232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et difficultés des nouveaux modes de production de données géographiques : l'exemple de la coproduction de l'étalement urbain en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Walser, Olivier; Thévoz, Laurent; Joerin, Florent; Schuler, Martin; Joost, Stéphane; Debarbieux, Bernard; Dao, Hy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SIG au service du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, pp.318, 2011, Communauté d'études pour l'aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00648725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des globes virtuels aux déserts de données. Penser l'inégale géonumérisation du Monde par (et avec) la géomatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dubertret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05084741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual globes and environmental storytelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Grevsmühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conférence internationale sur l'histoire de la cartographie: "Confluences - Interdisciplinarité et nouveaux défis dans l'histoire de la cartographie" (ICHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée qualitative dans l’analyse d’un graphe : l’exemple du réseau Web des tiers-lieux de Nouvelle-Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granet Anais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frognet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SupAgro Montpellier, Apr 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoyapock : repenser la cartographie des mobilités sur l’Oyapock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures pandémiques dans les Amériques : entre injonctions et saturations des espaces publics matériels et immatériels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Olmedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Institut des Amérique : « Un an de Covid-19 dans les Amériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03307690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contre-cartographie comme mode de résistance aux industries extractives. Le cas de la Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACFAS – Session de sciences politiques « Extractivisme : enjeux, conflits et résistance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03307691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Power of Maps in the Era of the Geoweb: Between Data Sovereignty, Indigenous Knowledge, and Cartographic Deregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Department of Geography, Planning &amp; Environment, Concordia University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénoncer, braconner, renverser le pouvoir des cartes. Enjeux et limites de la contre-cartographie en Guyane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Géographie, Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un observatoire des données géographiques du Web. Expérimentation à partir des infrastructures de données spatiales (IDS) françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-midi du Centre de Recherche en Données et Intelligence Géospatiales, Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02537624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du toponyme dans la production scientifique ou l'enjeu de la représentation du terrain dans les publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechercher les lieux. les lieux de la recherche. Identification et indexation des terrains d'étude dans les textes scientifiques : enjeux et pratiques. Données et protocole dans les Humanités Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des grands référentiels cartographiques aux petites cartes du Web. Le paradoxe des cartes et contre-cartes des activités minières en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Contre-cartographies dans les Amériques XVIe – XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données citoyennes sur les territoires : les promesses du grand partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du projet Territographie, UMR MAP / MUCEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance informationnelle des territoires à l’ère du géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée romande de la géoinformation, Ecole Polytechnique Fédérale de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02013291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenStreetMap est mort, vive OpenStreetMap ! Conférence introductive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map France 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne/OpenStreetMap France, Jun 2018, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans d'articles dans M@ppemonde. Une exploration par les mots-clés et les résumés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 30 ans de M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un observatoire des données géographiques du Web. Expérimentation d’une analyse diachronique des infrastructures de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SAGEO - Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la critique de cartes à l’ère du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur les humanités numériques de l’Ecole normale supérieure : usages et formats de la cartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French institutional Spatial data Infrastructures (SDIs): a focus on users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSPIRE Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt guyanaise racontée par ses toponymes : les noms de lieux comme révélateurs d’imaginaires et d’enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Institut des Amériques : « La forêt dans les Amériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, PESSAC, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le géoweb par la pratique et la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Géomatique, Enseignement et Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.22.5.11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces numériques comme support d’élicitation: expérimentation d’une approche réflexive sur les pratiques spatiales des étudiants bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Péraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier «Observer, visualiser et analyser les spatialités à l’aide des traces numériques», Colloque SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le citoyen-capteur, emblème de la géographie volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du projet de recherche InGéoVoM (Fondation de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que change le Géoweb à la fabrique et la mise en circulation de l’information géographique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du projet Nouméa, Université de Brest Occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques spatiales des citoyens-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e séminaire de l’Axe « Actions et Territorialisations », GIS CIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes, savoir, pouvoir. Enjeux contemporains de la cartographie en Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Guyane « Conférences Ouvertes à Tous »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GEOBS : analyse de la gouvernance, du contenu et des usages des Infrastructures de Données Géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée de l'Information Géographique de La Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association GéoMartinique, Nov 2016, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance informationnelle de l'environnement en Guyane : de l'archipel au continent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la gouvernance informationnelle de l'environnement en Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEEM, DEAL Guyane; CNRS, Sep 2016, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre d'analyse des Infrastructures de Données Géographiques pour interroger la mise en réseaux des acteurs et des outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Melançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard critique sur le partage de données géographiques : du discours des acteurs aux données diffusées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude sur la gouvernance informationnelle de l'environnement en Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MEEM, DEAL Guyane; CNRS, Sep 2016, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01387666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire le géoweb pour en analyser les usages : expérimentation d'une approche par statistic & map elicitation interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Observer et qualifier les usages collectifs de l'information géographique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS; UMR ESO, Nov 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7 milliards de data et moi et moi et moi... Inscrire la géographie dans le courant des critical data studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La donnée en géographie face à une chaine de discontinuités : production, exploitation, réglementation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA Discontinuités, Jan 2016, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils, pratiques et valeurs d'engagement des contributeurs d'OpenStreetMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Duféal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jonchères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Map France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OpenStreetMap, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de l'information environnementale : enjeux et difficultés d’une approche par la cartographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CHASE "Changements environnementaux et Société" de l'UMR CRPLC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR CRPLC, Nov 2016, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies, contenus et usages des Infrastructures de Données Géographiques. État d’avancement d’un projet de recherche en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Rencontres des Dynamiques Régionales en Information Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGéO, Nov 2016, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique numérique et sciences citoyennes : le &amp;quot;grand partage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire francophone sur les sciences citoyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Feb 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'avancement du projet GEOBS sur les Infrastructures de Données Géographiques dans la gouvernance informationnelle de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Animations Territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil National de l'Information Géographique (CNIG), Jun 2016, Saint Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01417128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉOBS : Les Infrastructures de Données Géographiques dans la gouvernance informationnelle de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "les travaux de recherche sur les usages de l'information géographique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGEO, Mar 2015, Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du cours à distance 'Connaître et pratiquer le Géoweb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frappas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, May 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une cartographie plurielle des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des formes pour vivre l'environnement : théorie, expérience, esthétique et critique politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS; CRAL, Oct 2015, EHESS - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer cartes sur table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ACFAS - Colloque "Critiquer la science aujourd'hui : pourquoi et comment ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Echelle des Lisières pour la réalisation de la trame verte de la région Poitou- Charentes – Expérimentation d’ateliers de cartographie participative du bocage bressuirais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage, un objet médiateur entre sociétés et environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ADESS, CEPAGE (Centre de recherche sur l'histoire et la culture des paysages), Conseil Général Deux-Sèvres, Colloque organisé avec le soutien du Ministère de l’Ecologie, du Développement durable et de l’énergie, Jan 2015, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBS : Towards an observatory prototype of the 65 french SDIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspire Conference - Geospatial World Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible l'état du patrimoine institutionnel de données géographiques (IDG) françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théo Quant - 12èmes rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR THéMA, Université de Franche Comté, May 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de l'information géographique et gouvernance informationnelle des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoSéminaire 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial data infrastructures: what are the benefits of SDI usages on the long term and how to evaluate them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Claramunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference On Spatial Information Theory (COSIT) - Geographic Information Observatories Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle des lisières pour la réalisation de la trame verte bocagère en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment mobiliser l'action publique pour la mise en oeuvre de la Trame verte et bleue ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’écologie, du développement durable et de l’énergie, Ministère de l’agriculture, de l'agroalimentaire et de la forêt, Irstea, Centre de ressources TVB, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire trace&amp;quot; à travers les &amp;quot;espaces de cartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Heuristique et opérationalisation de la trace en géographie et aménagement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société Dec 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective participative et développement territorial : vers une approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie critique face à la profusion de petites cartes sur le web : enjeux et perspectives de renouvellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;InGéoVoM&amp;quot; : Contribution de l'Information Géographique Volontaire à la connaissance et la gestion de la biodiversité marine et côtière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Littoral de la Fondation de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux éthiques pour les sciences citoyennes et participatives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ACFAS - Colloque "Les rapports de la philosophie de l’environnement à l’expertise et à l’expérimentation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2015, Rimouski, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cartographie critique à la cartographie participative, de la carte à la fabrique cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude de géographie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Géographes Libertaires (RGL) de Lyon, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des recherches sur les usages de l'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque des métiers et compétence en géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGEO; AgroParisTech, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trames à la chaîne, un regard critique sur les approches standards de cartographie des continuités écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres DécryptaGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vincent Baculard, Françoise de Blomac, ENSG, Apr 2015, Marne-la-vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données géographiques comme révélateur de l'état des connaissances sur l'environnement ? Analyse et comparaison des infrastructures nationales brésilienne et française de données géographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envibras2014 : "Environnement et géomatique : approches comparées France - Brésil"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1308.6405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire autorité sur le Web. Analyse des nouvelles formes de fabrique cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaire "Internet comme terrain" - GRANIT, UMR ADESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Infrastructures de Données Géographiques comme dispositif socio-technique de mise en ordre du monde ? Sélection, standardisation et agrégation des représentations numérisées de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude de la revue Justice spatiale / Spatial justice "Gouvernementalité algorithmique et justice spatiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données contributives (in)volontaires pour l'observation territoriale : mythes et réalités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des observatoires de la région Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique à l'heure du collectif : de la théorie à la pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel SIG L-R : "Les SIG à l'heure du collectif"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données institutionnelles et données contributives sur la biodiversité, quelles légitimités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du GIS CIST "Fronts et frontières des sciences du territoire" (CIST2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.5-11, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.2861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mode Majeur au mode Mineur : de la cartographie institutionnelle à la cartographie radicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires de recherche "Puissance du Mode Mineur" du Laboratoire CLIMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contributeurs aux citoyens-capteurs : enjeux et usages des nouvelles formes de fabrique cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire commun Carthagéo / Géoprisme : "Les mobilités qui construisent l'espace. Lectures croisées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre clés de lecture des processus participatifs de fabrique cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CEPAGE - Ecole Nationale Supérieure d'Architecture et du Paysage : "Le paysage un objet médiateur entre sociétés et environnements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lormont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géobs : observatoire des flux d'information géographique sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoPNR : séminaire annuel des Parcs Naturels Régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Le Teich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'open data comme levier d'innovation ? De la rhétorique à la pratique ou les enjeux d'une analyse des usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Innovations Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines d'Albi, Nov 2014, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en réseau de l'information géographique : les Infrastructures de Données Géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude de l'EHESS "De la diversité des humanités numériques : une exploration des pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique volontaire : vers un renouvellement de la fabrique cartographique institutionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Méthodes" de l'Agence d'Urbanisme de Bordeaux Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Géoweb collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géom@TICE 2014, les rencontres de la Géomatique et des TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Apr 2014, Noisy-Champs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en dialogue les expertises scientifiques, techniques et habitantes. Études de cas et propositions méthodologiques à partir de l'expérimentation d'ateliers de cartographie participative sur les continuités écologiques du bocage bressuirais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque du réseau OPDE - Des outils pour décider ensemble "se mobiliser ensemble, pour décider ensemble"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Yverdon-les-Bains, Suisse. pp.102-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GéoWeb, nouvelle source dynamique de représentation des temporalités des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PUCA : "Temporalités durables et son développement concernant les représentations dynamiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00952965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner à distance le Géoweb contributif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geom@tice 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance informationnelle, outil et enjeu stratégiques des recompositions territoriales : vers l'émergence de nouveaux référentiels géographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque du GIS CIST "Fronts et frontières des sciences du territoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance informationnelle, outil et enjeu stratégiques des recompositions territoriales : vers l'émergence de nouveaux référentiels géographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2014 - Fronts et frontières des sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Mar 2014, Paris, France. pp.191-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire autorité sur le web. Analyse des stratégies de mise en visibilité et de contrôle de l’information géographique par les institutions publiques en Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO (Spatial Analysis &amp; Geomatic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France. p.1 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01097535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion de l'information géographique. Historique, enjeux et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSPIRE de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les usages de l'information géographique : enjeux, verrous scientifiques et perspectives de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi-conférence du Centre de Recherche en Géomatique de l'Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dynamiques Régionales et la Production Coordonnée de Données Géographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontre des Dynamiques en Information Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cenon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la circulation de l'information géo-environnementale en Guyane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSPIRE de Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire sans appauvrir... comment gérer la diversité des points de vue ? Proposition à partir de la cartographie de la TVB en région bocagère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information géographique comme objet-frontière cognitif et collaboratif. Vers une analyse de la construction-circulation-confrontation de l'information dans la négociation des savoirs sur l'environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Colloque étudiant pluridisciplinaire du Centre de Recherche en Aménagement et Développement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SIG, vecteur de partage ou révélateur de différences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EHESS : "Les Systèmes d'Information Géographique, un outil pour l'interdisciplinarité".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des contre-cartes. L'exemple de la cartographie de l'activité minière en Guyane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres Aquitaines de la Coopération et de la Solidarité Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00845966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter et enrichir les représentations de l'environnement. Vers une mise en interrelation de savoirs hétérogènes sur les continuités écologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques environnementales, politiques publiques et pratiques locales : quelles interactions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le GéoWeb collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2013, 2ème Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière de l'information géographique. État des lieux et enjeux méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Feyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Rencontre des Dynamiques en Information Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Cenon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des patrimoines de données géographiques nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louca Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO (Spatial Analysis &amp; Geomatic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. p.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtir par la géomatique une vision partagée du territoire : la géocollaboration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales de l'Information Géographique en Nord-Pas de Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages numériques en 3D dans les démarches participatives. Vers une approche par les usages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Demade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche argumentée, négociée et multi-scalaire de la cartographie des continuités écologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MAGIS – 1er Séminaire du groupe “suivi des milieux” “Approches méthodologiques en géomatique pour la cartographie de la trame verte et bleue”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la production, après la diffusion : le temps de la confrontation des données géographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoséminaire 2012, SupAgro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00688809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et participation : au-delà de l'implantation ponctuelle et de la 3D !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et Cartographie - Journées de la Cartographie du Comité Français de Cartographie (CFC).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Besançon, France. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le libre-accès rebat les cartes. Enjeux et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFIGéo / LiberTIC / OGC "Quand l'information géographique et l'open data se rencontrent"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales, sciences spatiales et sciences écologique pour une co-décision dans la prise en compte des continuités écologiques sur les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie Ecologie, Politique : un climat de changements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique comme objet-frontière cognitif et collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Territoire et Développement" de l'UMR TETIS - Session "Information Spatiale et développement territorial".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie institutionnelle et GéoWeb 2.0. Vers de nouveaux espaces de représentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CARPAR, Cartographie et participation. Quand cartographie 2.0 et cartographie critique se rencontrent.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00824049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation des données sur les territoires : la donne a changé ! Enjeux et perspectives pour la recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Rencontre Nationale des Agences d'Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage comme objet-frontière cognitif et collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage en partage. Sensibilités et mobilisations paysagères dans la conduite de projet urbain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Genève, Suisse. pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'open data à l'innovation distribuée : exploration du potentiel collaboratif de la réutilisation des données publiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'AGMQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du consensus différencié au WikiSIG : Vers une approche argumentée et collaborative de la production des données géographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le potentiel collaboratif du GeoWeb par la pratique. Retour sur un an d'expérimentation au Master SIG de St Etienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Joliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOM@TICE 2011 1er Colloque sur les Technologies de l'Information et de la Communication pour l'Enseignement (TICE) appliquées à la Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité et partage de l'information Géographique : enjeux et leviers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Multi-Echelle des Lisières, application à la région Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couderchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Françaises de l'Ecologie du Paysage IALE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-cognitive approach of spatial data coproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Grand Ouest de l'Intelligence Territoriale : IT-GO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a socio-cognitive approach of spatial data co-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Grand Ouest" days of Territorial Intelligence IT-GO, ENTI. 24-25 mars 2010.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nantes-Rennes, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux modes de production de l'information géographique : contexte, enjeux et propositions pour faciliter la géocollaboration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Géomatique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales partagées de l'étalement urbain en Alsace : le consensus différencié au service du cartographe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Esnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CARTACTIVE du GDR MAGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité de l'information géographique pour la prévention, la gestion et l'aménagement des territoires inondables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PREVIRISQ - Rendez-vous européen de la prévention des inondations et de l'aménagement durable des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique aux frontières des organisations. Des réseaux géomatiques aux communautés territoriales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres franco-canadiennes de géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Assessment of Spatial Data Infrastructure to the Assessment of Community of Practice : Advocating an Approach by Uses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoValue 2010 : value of geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hamburg, Germany. pp.1,7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SIG à la Géocollaboration : Place et enjeux des Infrastructures de Données Spatiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoséminaire 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de trajectoires-types d'appropriation de données géographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO (Spatial Analysis &amp; Geomatic)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des infrastructures de données spatiales à la géocollaboration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum e-geo.ch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des données géographiques sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontre AFIGEO des dynamiques régionales de l'information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du producteur à l'utilisateur: identification des trajectoires d'appropriation des données géographiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2009 - Conférence internationale de Géomatique et Analyse Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive and social stake of crowd sourcing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSDR Workshop on Crowd Sourcing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Wabern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduire sans appauvrir : enjeux et propositions pour cartographier à plusieurs les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SIG La Lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction de données géographiques dans les partenariats inter-organisationnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoperspectives'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de décision collective sans appropriation individuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golay François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pornon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OPDE 2008 (Les Outils pour Décider Ensemble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions socio-cognitives aux dynamiques de coopération inter-organisationnelle autour de l'information géographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pornon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GéoCongrès International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Québec, Canada. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00654515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coproduction de données géographiques. Pourquoi, comment et avec qui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale - SAGEO 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Clermont Ferrand, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00641354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les difficultés de l'évaluation des infrastructures de données spatiales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Archias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Evénement 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopérer autour des SIG : typologie et exemples en France et au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SIG Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie de l'Information Géographique : aubaine ou obstacle pour produire ensemble des données sur le territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pornon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPDE (Outils pour Décider Ensemble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. http://infoscience.epfl.ch/record/112889/files/MN3OPDEParis.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation de l'Information Géographique : infrastructure de données spatiales ou communauté de pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Evenement 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Technologies de l'Information Géographique : Aubaine ou obstacle pour produire ensemble des données sur le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène de Sède-Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golay François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornon Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence OPDE 2006 (Les Outils pour Décider Ensemble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diviser pour gérer durablement les forêts tropicales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gazull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence CASSINI - SIGMA 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Grenoble, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00647444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 : Cartographie des Observations de l’Orpaillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Salinas-Kraljevich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS (PASSAGES). 2024, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04514731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête 2017 auprès des coordinateurs des Infrastructures de Données Géographiques en France. Rapport intermédiaire du projet de recherche GEOBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Maulpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Passages UMR 5319; LETG - Brest Géomer ; PRODIG. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01635844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête 2017 auprès des usagers des Infrastructures de Données Géographiques en France. Rapport intermédiaire du projet de recherche GEOBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Maulpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LETG - Brest Géomer; Passages UMR 5319; LaBRI. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRIBUTION DE L'INFORMATION GEOGRAPHIQUE PRODUITE PAR LES PROGRAMMES SCIENCES PARTICIPATIVES/CITOYENNES A LA CONNAISSANCE ET A LA GESTION DE LA BIODIVERSITE MARINE ET COTIERE : VERS UN PREMIER ETAT DES LIEUX EN FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Georis-Creuseveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalités, gouvernance et animation des Infrastructures de Données Géographiques en France : vers un premier état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Maulpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pissoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Duféal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS PASSAGES; CNRS LETG; CNRS PRODIG; CNRS LaBRI; UBM MICA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01302130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCE Carto- Des Espaces de la Contribution à la Contribution sur l'Espace - Profils, pratiques et valeurs d'engagement des contributeurs d'OpenStreetMap (OSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Duféal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jonchères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01371544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des géocatalogues des Infrastructures de Données Géographiques françaises : note méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CNRS; UMR 5319 PASSAGES; UMR 6554 LETG. 2016, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La donnée géographique aux frontières des organisations : approche socio-cognitive et systémique de son appropriation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Ecole Polytechnique Fédérale de Lausanne (EPFL), 2009. Français. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00654203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des blancs des cartes aux boites noires algorithmiques. Une immersion dans la géonumérisation du Monde. Volume 2 &amp;quot;Parcours commenté, curriculum vitae et production scientifique&amp;quot;. Habilitation à Diriger des Recherches (HDR). Ecole doctorale Montaigne-Humanités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Bordeaux Montaigne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05399799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre-cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les spatialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographies. Un dictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.70-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05343132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catégoriser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.153-161. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/128q8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Géographique Volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypergeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04911504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5309B89"/>
+    <w:nsid w:val="5FD548B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="341C080F"/>
+    <w:nsid w:val="EF31107F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A71801AC"/>
+    <w:nsid w:val="14512445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B54CD10E"/>
+    <w:nsid w:val="1A6ADC82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -790,51 +790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-noucher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157243753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cist.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/comitenational/cid/cid.php?cid=53" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mappemonde.mgm.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://patiencesgeographiques.org/Noucher_CV_2025.10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/manifeste-du-museum-la-nature-a-ses-justes-valeurs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xemartin Laborde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Davret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2026.104631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d3w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05449124v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.17257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le&#160;tourneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40484" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096432" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10486-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2018-0027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2494" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hirt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2902/1725-0463.2019.14.art3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00074" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Clec'H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.822.0039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957571v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29884" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one-Alix Mazaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Suand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi6040099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2635" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soumagnac-Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.11-33" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040531ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2861" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991901v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1250" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923442v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923443v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.774.0029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1234" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995217v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1404" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820007v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.1.57-83" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688819v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.22.7-30" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J6DW84D8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21hs.23-43" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6356MF7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654194v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.471-492" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132357v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14506" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096951v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333501v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/domain/geographie-et-demographie/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9091.ch5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188307.ch10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789737v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9957" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789715v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03583821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mestre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bedeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Antonoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429060175" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534835v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212022v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revues.armand-colin.com/geographie-economie/revue-deconomie-regionale-urbaine/big-bang-territorial-reforme-regions-debat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Anais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307690v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299283v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672625v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672620v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672613v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s P&#233;raud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672612v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672609v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672616v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417107v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414234v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417682v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387665v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387666v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417141v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;res" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417678v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417148v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187072v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435779v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187074v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187086v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frappas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187077v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537681v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185048v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187090v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537724v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246661v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214742v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187076v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537694v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246665v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011046v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097679v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1308.6405" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987752v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015707v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987762v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987741v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952966v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015709v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097753v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097752v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079089v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987788v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952965v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353444v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097535v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824045v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824041v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824044v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824043v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835807v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824048v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835805v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914972v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824052v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914614v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louca Lerch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765909v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demade" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597447v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nageleisen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688809v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753012v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733951v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745223v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733948v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824049v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755700v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734832v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766313v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658565v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646598v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666824v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940278v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666822v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767277v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785209v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666819v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zimmermann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Esnault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658572v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641059v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658576v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903682v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666817v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659012v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659017v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643582v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659013v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647037v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golay Fran&#231;ois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pornon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666815v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Archias" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641354v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654515v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666812v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666814v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905788v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647050v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornon Henri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514731v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635844v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659831v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302130v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371544v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386972v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654203v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05399799v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573570v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911496v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128q8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-noucher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157243753" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cist.cnrs.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/comitenational/cid/cid.php?cid=53" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mappemonde.mgm.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://patiencesgeographiques.org/Noucher_CV_2025.10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fouqueray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Levrel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/fr/manifeste-du-museum-la-nature-a-ses-justes-valeurs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xemartin Laborde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Polidori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05561627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Davret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2026.104631" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desbois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15d3w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05449124v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Villanova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Badard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacynthe Pouliot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.17257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le&#160;tourneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40484" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065022v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096432" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331035v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-021-10486-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02536253v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2018-0027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pissoat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2494" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hirt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02048867v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431590v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claramunt Christophe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00074" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2902/1725-0463.2019.14.art3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013289v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Le Clec'H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29884" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.822.0039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506005v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one-Alix Mazaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Suand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne de S&#232;de-Marceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Maulpoix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi6040099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Duf&#233;al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2635" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616790v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Soumagnac-Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.22.5.11-33" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040531ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507141v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246658v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994957v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353442v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2861" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991901v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1250" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923442v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923443v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.774.0029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1234" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995217v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1404" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820007v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.9.1.57-83" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688819v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.22.7-30" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-J6DW84D8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21hs.23-43" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6356MF7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654194v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.18.471-492" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05132357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14506" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096951v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducommun.org" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907218v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394188307.ch10" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789737v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333501v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/domain/geographie-et-demographie/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9091.ch5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9957" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789715v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03308016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092463v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992037v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03583821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02946822v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mestre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bedeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Antonoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429060175" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-10" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534835v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212022v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.2006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revues.armand-colin.com/geographie-economie/revue-deconomie-regionale-urbaine/big-bang-territorial-reforme-regions-debat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Anais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633048v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307690v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03307691v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299400v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013291v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299283v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672625v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672620v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672619v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672613v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s P&#233;raud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672612v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672611v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672609v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672616v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417682v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387665v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414234v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417154v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417141v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;res" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417678v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417118v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417148v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417128v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187086v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frappas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nageleisen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187077v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537681v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185048v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187090v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435779v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Claramunt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537724v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246661v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544880v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214742v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guichard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187076v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246665v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537694v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097679v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1308.6405" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987752v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097755v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011046v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015707v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987762v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987741v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952966v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015709v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097753v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994949v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097752v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079089v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952965v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987747v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987788v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353444v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01097535v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824043v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824045v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824041v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824044v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835807v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824048v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835805v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845966v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914972v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824052v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824042v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914614v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louca Lerch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765909v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740705v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demade" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597447v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nageleisen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688809v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753012v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733951v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745223v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733948v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824049v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755700v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734832v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658565v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646598v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766313v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666824v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940278v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785209v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666822v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666819v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zimmermann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Esnault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658572v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654602v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641059v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Golay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658576v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903682v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659012v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659017v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643582v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659013v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666817v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647037v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golay Fran&#231;ois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Pornon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654515v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666815v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Archias" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666812v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905788v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666814v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647050v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornon Henri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00647444v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gazull" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vinas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04514731v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Salinas-Kraljevich" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635844v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659831v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302130v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371544v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386972v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00654203v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05399799v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573570v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343132v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911496v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128q8" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04911504v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>