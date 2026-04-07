--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Perreira Da Silva </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Touch to Immersive Media: An Overview of the MPEG Haptics Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshwant Muthusamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Nockenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.408-422. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2025.3539026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! toolbox: Handling gaze data in 3D made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lè-Hoa Võ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.103890. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l’IA en situation de travail : une trop faible considération de l’expérience des employé·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 16 (2), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the visuo-motor tendencies of omnidirectional scene free-viewing in virtual reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Joël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.12. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.4.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Robustness of Humans and Deep Neural Networks on Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4030. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting artificial visual field losses: a gaze-based inference study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Human Visual Behavior during the Observation of Unmanned Aerial Vehicles (UAVs) Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are ocular behaviours affected by central and peripheral vision loss? A study based on artificial scotomas and gaze-contingent paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention Modeling for Stereoscopic Video: A Benchmark and Computational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.4684 - 4696. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2721112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional interactive movie: adjusting the scenario according to the emotional response of the viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.4-9-2017.153053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VQM: An Objective Quality Measure for High Dynamic Range Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VDP-2.2: a calibrated method for objective quality prediction of high-dynamic range and standard images: a calibrated method for objective quality prediction of high-dynamic range and standard images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.010501. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping based HDR compression: Does it affect visual experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping-based high-dynamic-range image compression: study of optimization criterion and perceptual quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (10), pp. 102008-1 _ 102008-15. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.10.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un modèle d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.611-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast, low resource, head detection and tracking for interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PsychNology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.243-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Storytelling Based On Model-Checking Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Games &amp; Simulation (IJIGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive storytelling based on model-checking approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJIGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for immersive behavioral data exploration assisted by a deep learned representation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AIxVR 2025 — 7th IEEE International Conference on Artificial Intelligence &amp; eXtended and Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! Toolbox: Processing, Visualising and Comparing Gaze Data in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Le-Hoa Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA '23: 2023 Symposium on Eye Tracking Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tubingen Germany, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3588015.3588406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the bubbleview metaphor be used to infer visual attention on 3D graphical content ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Gaze and Mouse Patterns in the Context of Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Human Collaboration for in Situ Interactive Exploration of Behaviours From Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Roger, Yves Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.427-430, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3596506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Interaction for Content Generation: A Case Study on the Perception of Employees in an IT department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IMX 2023 - Interactive Media Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jun 2023, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2304.09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre confiance et acceptabilité dans un dispositif IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Facial Expression Recognition Algorithms Reliable in the Context of Interactive Media? A New Metric to Analyse Their Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel V.B. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Olfaction to Emotions: An Interactive and Immersive Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'IA en situation de travail : une trop faible considération des employés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cmdm-Vac: Improving A Perceptual Quality Metric For 3D Graphics By Integrating A Visual Attention Complexity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, France. pp.3368-3372, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spammer Detection in Crowdsourcing Pairwise Comparison Tasks: Case Study on Two Multimedia QoE Assessment Scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2021 - First International Workshop on Quality of Experience in Interactive Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, China. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Characterization of 3D Graphical Contents based on Attention Complexity Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QoEVMA ‘20, part of MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Visual Saliency Computation on 3D Graphical Contents for Interactive Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3448-3452, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of visual saliency models for computer generated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 21st International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2019.8901782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF VIEWPOINT ON VISUAL SALIENCY MODELS FOR VOLUMETRIC CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.4330-4334, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2019.8803552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New VR platform for the personalization of care in psychiatry: the example of ReViSTIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Care TVX Workshop at ACM TVX 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Head and Eye Movements for 360° Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing UN Salient360! Benchmark: A platform for evaluating visual attention models for 360° contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2018.8463369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Klagenfurt, Austria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modeling for stereoscopic video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Santorini, Greece. pp.59 - 64, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using individual data to characterize emotional user experience and its memorability: focus on gender factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (QoMEX), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2016.7498969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Image Memorability Prediction : the Emotional Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.491 - 495, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2967269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image émotionnelle et son contexte de présentation dans une optique de prédiction de sa mémorabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence / Intelligences numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.689 - 693, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think again about my picture: different approaches investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Research Center in Information and Communication (SIFWICT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high dynamic range video quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Diego, United States. pp.95990V, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2189178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you think of my picture? Investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Mar 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2082817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un casque EEG grand public pour évaluer la qualité d'image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNCLF 2014 - L'œil, le cerveau et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Improving the Pooling in HDR-VDP-2 towards Better HDR Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective method for High Dynamic Range source content selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Forchhammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would you hire me ? Selfie portrait images perception in a recruitment context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE HVEI XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement oculaire et la réaction émotionnelle pour déterminer le scénario d’un film interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS' 2014 Eye-tracking, Regard, Interaction et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF TONE MAPPING IN HIGH DYNAMIC RANGE IMAGE COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Chandler, United States. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional movie: A new art form designed at the heart of human-technology interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE EXPOSURE VS TONE MAPPED HIGH DYNAMIC RANGE IMAGES: A STUDY BASED ON QUALITY OF EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Libon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electrophysiology for Measuring Emotions Triggered by Audio Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems and Computers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Contrast Adjustment for Postprocessing of Tone Mapped High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Dynamic Image Re-targeting Based on a Dynamic Visual Attention Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRTUAL INTERACTIONS: CAN EEG HELP MAKE THE DIFFERENCE WITH REAL INTERACTION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rzepecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.151 - 156, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time computational attention model for dynamic scenes analysis: from implementation to evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics, Photonics and Digital Technologies for Multimedia Applications - Visual attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tone mapping operators on visual attention deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE optics +photonics - Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.8499-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de complexité pour les images basée sur l'attention visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème coloque GRETSI - Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE COMPLEXITY MEASURE BASED ON VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3281-3284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBJECTIVE VALIDATION OF A DYNAMICAL AND PLAUSIBLE COMPUTATIONAL MODEL OF VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European workshop on visual information processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preys / predators systems for visual attention simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système temps réel de simulation d'attention visuelle : application aux images et séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. page 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention visuelle et systèmes proies / prédateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptativité et interactivité - Vers un système de vision comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Face Tracking for Attention Aware Adaptive Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Vision Systems, Vision for Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.99-108, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Gaze-based Creativity, Interacting with Games and On-line Communities” INPROCEEDINGS in proceedings of COGAIN 2007 (Communication by Gaze Interaction IST FP6 European Project)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, Royaume-Uni. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle d'inattention dans une plateforme de rééducation adaptative pour enfants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : Pour une meilleure insertion dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGAIN 2007 : Gaze-based Creativity, Interacting with Games and On-line Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, United Kingdom. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual modulation for LED-backlit HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Visual Quality of Experience Measurement: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Signal Quality Assessment - Quality of Experience (QoE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.129-155, 2015, 978-3-319-10368-6. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10368-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a computational model of attention for computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and Applying Biologically-Inspired Vision Systems: Interdisciplinary Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, Pennsylvania: IGI Global., pp.273-306, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a visual quality index of a high dynamic range video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9794554. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR IMPROVING IMAGES OF FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2005071602. 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of eye gaze tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle computationnel d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de La Rochelle, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LAROS317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00573844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Perreira Da Silva </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Touch to Immersive Media: An Overview of the MPEG Haptics Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshwant Muthusamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Nockenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.408-422. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2025.3539026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! toolbox: Handling gaze data in 3D made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lè-Hoa Võ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.103890. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l’IA en situation de travail : une trop faible considération de l’expérience des employé·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 16 (2), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the visuo-motor tendencies of omnidirectional scene free-viewing in virtual reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Joël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.4.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Robustness of Humans and Deep Neural Networks on Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4030. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting artificial visual field losses: a gaze-based inference study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Human Visual Behavior during the Observation of Unmanned Aerial Vehicles (UAVs) Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are ocular behaviours affected by central and peripheral vision loss? A study based on artificial scotomas and gaze-contingent paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention Modeling for Stereoscopic Video: A Benchmark and Computational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.4684 - 4696. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2721112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional interactive movie: adjusting the scenario according to the emotional response of the viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.4-9-2017.153053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VQM: An Objective Quality Measure for High Dynamic Range Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VDP-2.2: a calibrated method for objective quality prediction of high-dynamic range and standard images: a calibrated method for objective quality prediction of high-dynamic range and standard images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.010501. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping based HDR compression: Does it affect visual experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping-based high-dynamic-range image compression: study of optimization criterion and perceptual quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (10), pp. 102008-1 _ 102008-15. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.10.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un modèle d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.611-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast, low resource, head detection and tracking for interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PsychNology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.243-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Storytelling Based On Model-Checking Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Games &amp; Simulation (IJIGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive storytelling based on model-checking approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJIGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for immersive behavioral data exploration assisted by a deep learned representation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AIxVR 2025 — 7th IEEE International Conference on Artificial Intelligence &amp; eXtended and Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! Toolbox: Processing, Visualising and Comparing Gaze Data in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Le-Hoa Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA '23: 2023 Symposium on Eye Tracking Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tubingen Germany, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3588015.3588406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the bubbleview metaphor be used to infer visual attention on 3D graphical content ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Gaze and Mouse Patterns in the Context of Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Human Collaboration for in Situ Interactive Exploration of Behaviours From Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Roger, Yves Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.427-430, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3596506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Interaction for Content Generation: A Case Study on the Perception of Employees in an IT department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IMX 2023 - Interactive Media Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jun 2023, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2304.09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre confiance et acceptabilité dans un dispositif IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Facial Expression Recognition Algorithms Reliable in the Context of Interactive Media? A New Metric to Analyse Their Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel V.B. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Olfaction to Emotions: An Interactive and Immersive Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'IA en situation de travail : une trop faible considération des employés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cmdm-Vac: Improving A Perceptual Quality Metric For 3D Graphics By Integrating A Visual Attention Complexity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, France. pp.3368-3372, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spammer Detection in Crowdsourcing Pairwise Comparison Tasks: Case Study on Two Multimedia QoE Assessment Scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2021 - First International Workshop on Quality of Experience in Interactive Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, China. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Characterization of 3D Graphical Contents based on Attention Complexity Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QoEVMA ‘20, part of MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Visual Saliency Computation on 3D Graphical Contents for Interactive Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3448-3452, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of visual saliency models for computer generated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 21st International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2019.8901782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF VIEWPOINT ON VISUAL SALIENCY MODELS FOR VOLUMETRIC CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.4330-4334, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2019.8803552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Head and Eye Movements for 360° Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New VR platform for the personalization of care in psychiatry: the example of ReViSTIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Care TVX Workshop at ACM TVX 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing UN Salient360! Benchmark: A platform for evaluating visual attention models for 360° contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2018.8463369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Klagenfurt, Austria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modeling for stereoscopic video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Santorini, Greece. pp.59 - 64, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using individual data to characterize emotional user experience and its memorability: focus on gender factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (QoMEX), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2016.7498969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Image Memorability Prediction : the Emotional Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.491 - 495, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2967269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image émotionnelle et son contexte de présentation dans une optique de prédiction de sa mémorabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence / Intelligences numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.689 - 693, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think again about my picture: different approaches investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Research Center in Information and Communication (SIFWICT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high dynamic range video quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Diego, United States. pp.95990V, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2189178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you think of my picture? Investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Mar 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2082817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un casque EEG grand public pour évaluer la qualité d'image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNCLF 2014 - L'œil, le cerveau et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Improving the Pooling in HDR-VDP-2 towards Better HDR Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective method for High Dynamic Range source content selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Forchhammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement oculaire et la réaction émotionnelle pour déterminer le scénario d’un film interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS' 2014 Eye-tracking, Regard, Interaction et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would you hire me ? Selfie portrait images perception in a recruitment context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE HVEI XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF TONE MAPPING IN HIGH DYNAMIC RANGE IMAGE COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Chandler, United States. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE EXPOSURE VS TONE MAPPED HIGH DYNAMIC RANGE IMAGES: A STUDY BASED ON QUALITY OF EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Libon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional movie: A new art form designed at the heart of human-technology interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electrophysiology for Measuring Emotions Triggered by Audio Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems and Computers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Contrast Adjustment for Postprocessing of Tone Mapped High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tone mapping operators on visual attention deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE optics +photonics - Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.8499-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time computational attention model for dynamic scenes analysis: from implementation to evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics, Photonics and Digital Technologies for Multimedia Applications - Visual attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRTUAL INTERACTIONS: CAN EEG HELP MAKE THE DIFFERENCE WITH REAL INTERACTION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rzepecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.151 - 156, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Dynamic Image Re-targeting Based on a Dynamic Visual Attention Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de complexité pour les images basée sur l'attention visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème coloque GRETSI - Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE COMPLEXITY MEASURE BASED ON VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3281-3284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBJECTIVE VALIDATION OF A DYNAMICAL AND PLAUSIBLE COMPUTATIONAL MODEL OF VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European workshop on visual information processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preys / predators systems for visual attention simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système temps réel de simulation d'attention visuelle : application aux images et séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. page 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention visuelle et systèmes proies / prédateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptativité et interactivité - Vers un système de vision comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Face Tracking for Attention Aware Adaptive Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Vision Systems, Vision for Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.99-108, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Gaze-based Creativity, Interacting with Games and On-line Communities” INPROCEEDINGS in proceedings of COGAIN 2007 (Communication by Gaze Interaction IST FP6 European Project)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, Royaume-Uni. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle d'inattention dans une plateforme de rééducation adaptative pour enfants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : Pour une meilleure insertion dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGAIN 2007 : Gaze-based Creativity, Interacting with Games and On-line Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, United Kingdom. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual modulation for LED-backlit HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Visual Quality of Experience Measurement: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Signal Quality Assessment - Quality of Experience (QoE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.129-155, 2015, 978-3-319-10368-6. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10368-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a computational model of attention for computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and Applying Biologically-Inspired Vision Systems: Interdisciplinary Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, Pennsylvania: IGI Global., pp.273-306, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a visual quality index of a high dynamic range video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9794554. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR IMPROVING IMAGES OF FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2005071602. 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of eye gaze tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle computationnel d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de La Rochelle, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LAROS317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00573844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshwant Muthusamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nockenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3539026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#232;-Hoa V&#245;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deconde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jo&#235;l David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.4.12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2040036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Fang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Lei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2721112" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohendet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.4-9-2017.153053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.1.010501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.09.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RC79TDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.10.102008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duvivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Le-Hoa Vo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588015.3588406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roger, Yves Duvivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596506" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191064" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901782" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8803552" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gutierrez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2018.8463369" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574768" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498969" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438323v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967269" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288511v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mazza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189178" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149535v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2082817" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150763v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mantel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982279" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951331v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160440v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952696v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00825879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724400v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rzepecki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delcourt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.33" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724931v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322655v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151591v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971126v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215932v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573844v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LAROS317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshwant Muthusamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nockenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3539026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#232;-Hoa V&#245;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deconde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jo&#235;l David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.4.12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2040036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Fang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Lei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2721112" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohendet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.4-9-2017.153053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.1.010501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RC79TDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.10.102008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duvivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Le-Hoa Vo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588015.3588406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roger, Yves Duvivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455992" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423498" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901782" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8803552" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gutierrez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2018.8463369" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574768" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498969" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967269" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322661v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mazza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189178" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2082817" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951337v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160443v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mantel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982279" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952704v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00825879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724400v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rzepecki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delcourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.33" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971126v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LAROS317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>