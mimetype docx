--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Perreira Da Silva </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Touch to Immersive Media: An Overview of the MPEG Haptics Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshwant Muthusamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Nockenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.408-422. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2025.3539026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! toolbox: Handling gaze data in 3D made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lè-Hoa Võ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.103890. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l’IA en situation de travail : une trop faible considération de l’expérience des employé·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 16 (2), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the visuo-motor tendencies of omnidirectional scene free-viewing in virtual reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Joël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.12. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.4.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Robustness of Humans and Deep Neural Networks on Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4030. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting artificial visual field losses: a gaze-based inference study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Human Visual Behavior during the Observation of Unmanned Aerial Vehicles (UAVs) Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are ocular behaviours affected by central and peripheral vision loss? A study based on artificial scotomas and gaze-contingent paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention Modeling for Stereoscopic Video: A Benchmark and Computational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.4684 - 4696. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2721112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional interactive movie: adjusting the scenario according to the emotional response of the viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.4-9-2017.153053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VQM: An Objective Quality Measure for High Dynamic Range Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VDP-2.2: a calibrated method for objective quality prediction of high-dynamic range and standard images: a calibrated method for objective quality prediction of high-dynamic range and standard images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.010501. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping based HDR compression: Does it affect visual experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping-based high-dynamic-range image compression: study of optimization criterion and perceptual quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (10), pp. 102008-1 _ 102008-15. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.10.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un modèle d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.611-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast, low resource, head detection and tracking for interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PsychNology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.243-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Storytelling Based On Model-Checking Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Games &amp; Simulation (IJIGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive storytelling based on model-checking approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJIGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for immersive behavioral data exploration assisted by a deep learned representation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AIxVR 2025 — 7th IEEE International Conference on Artificial Intelligence &amp; eXtended and Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! Toolbox: Processing, Visualising and Comparing Gaze Data in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Le-Hoa Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA '23: 2023 Symposium on Eye Tracking Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tubingen Germany, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3588015.3588406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the bubbleview metaphor be used to infer visual attention on 3D graphical content ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Gaze and Mouse Patterns in the Context of Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Human Collaboration for in Situ Interactive Exploration of Behaviours From Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Roger, Yves Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.427-430, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3596506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Interaction for Content Generation: A Case Study on the Perception of Employees in an IT department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IMX 2023 - Interactive Media Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jun 2023, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2304.09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre confiance et acceptabilité dans un dispositif IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Facial Expression Recognition Algorithms Reliable in the Context of Interactive Media? A New Metric to Analyse Their Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel V.B. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Olfaction to Emotions: An Interactive and Immersive Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'IA en situation de travail : une trop faible considération des employés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cmdm-Vac: Improving A Perceptual Quality Metric For 3D Graphics By Integrating A Visual Attention Complexity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, France. pp.3368-3372, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spammer Detection in Crowdsourcing Pairwise Comparison Tasks: Case Study on Two Multimedia QoE Assessment Scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2021 - First International Workshop on Quality of Experience in Interactive Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, China. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Characterization of 3D Graphical Contents based on Attention Complexity Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QoEVMA ‘20, part of MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Visual Saliency Computation on 3D Graphical Contents for Interactive Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3448-3452, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of visual saliency models for computer generated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 21st International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2019.8901782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF VIEWPOINT ON VISUAL SALIENCY MODELS FOR VOLUMETRIC CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.4330-4334, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2019.8803552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Head and Eye Movements for 360° Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New VR platform for the personalization of care in psychiatry: the example of ReViSTIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Care TVX Workshop at ACM TVX 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing UN Salient360! Benchmark: A platform for evaluating visual attention models for 360° contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2018.8463369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Klagenfurt, Austria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modeling for stereoscopic video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Santorini, Greece. pp.59 - 64, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using individual data to characterize emotional user experience and its memorability: focus on gender factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (QoMEX), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2016.7498969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Image Memorability Prediction : the Emotional Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.491 - 495, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2967269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image émotionnelle et son contexte de présentation dans une optique de prédiction de sa mémorabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence / Intelligences numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.689 - 693, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think again about my picture: different approaches investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Research Center in Information and Communication (SIFWICT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high dynamic range video quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Diego, United States. pp.95990V, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2189178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you think of my picture? Investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Mar 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2082817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un casque EEG grand public pour évaluer la qualité d'image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNCLF 2014 - L'œil, le cerveau et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Improving the Pooling in HDR-VDP-2 towards Better HDR Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective method for High Dynamic Range source content selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Forchhammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement oculaire et la réaction émotionnelle pour déterminer le scénario d’un film interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS' 2014 Eye-tracking, Regard, Interaction et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would you hire me ? Selfie portrait images perception in a recruitment context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE HVEI XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF TONE MAPPING IN HIGH DYNAMIC RANGE IMAGE COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Chandler, United States. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE EXPOSURE VS TONE MAPPED HIGH DYNAMIC RANGE IMAGES: A STUDY BASED ON QUALITY OF EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Libon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional movie: A new art form designed at the heart of human-technology interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electrophysiology for Measuring Emotions Triggered by Audio Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems and Computers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Contrast Adjustment for Postprocessing of Tone Mapped High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tone mapping operators on visual attention deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE optics +photonics - Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.8499-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time computational attention model for dynamic scenes analysis: from implementation to evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics, Photonics and Digital Technologies for Multimedia Applications - Visual attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRTUAL INTERACTIONS: CAN EEG HELP MAKE THE DIFFERENCE WITH REAL INTERACTION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rzepecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.151 - 156, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Dynamic Image Re-targeting Based on a Dynamic Visual Attention Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de complexité pour les images basée sur l'attention visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème coloque GRETSI - Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE COMPLEXITY MEASURE BASED ON VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3281-3284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBJECTIVE VALIDATION OF A DYNAMICAL AND PLAUSIBLE COMPUTATIONAL MODEL OF VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European workshop on visual information processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preys / predators systems for visual attention simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système temps réel de simulation d'attention visuelle : application aux images et séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. page 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention visuelle et systèmes proies / prédateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptativité et interactivité - Vers un système de vision comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Face Tracking for Attention Aware Adaptive Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Vision Systems, Vision for Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.99-108, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Gaze-based Creativity, Interacting with Games and On-line Communities” INPROCEEDINGS in proceedings of COGAIN 2007 (Communication by Gaze Interaction IST FP6 European Project)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, Royaume-Uni. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle d'inattention dans une plateforme de rééducation adaptative pour enfants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : Pour une meilleure insertion dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGAIN 2007 : Gaze-based Creativity, Interacting with Games and On-line Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, United Kingdom. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual modulation for LED-backlit HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Visual Quality of Experience Measurement: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Signal Quality Assessment - Quality of Experience (QoE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.129-155, 2015, 978-3-319-10368-6. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10368-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a computational model of attention for computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and Applying Biologically-Inspired Vision Systems: Interdisciplinary Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, Pennsylvania: IGI Global., pp.273-306, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a visual quality index of a high dynamic range video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9794554. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR IMPROVING IMAGES OF FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2005071602. 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of eye gaze tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle computationnel d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de La Rochelle, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LAROS317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00573844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Perreira Da Silva </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Touch to Immersive Media: An Overview of the MPEG Haptics Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshwant Muthusamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Nockenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.408-422. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2025.3539026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! toolbox: Handling gaze data in 3D made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lè-Hoa Võ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.103890. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l’IA en situation de travail : une trop faible considération de l’expérience des employé·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 16 (2), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the visuo-motor tendencies of omnidirectional scene free-viewing in virtual reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Joël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.12. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.4.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Robustness of Humans and Deep Neural Networks on Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4030. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting artificial visual field losses: a gaze-based inference study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Human Visual Behavior during the Observation of Unmanned Aerial Vehicles (UAVs) Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are ocular behaviours affected by central and peripheral vision loss? A study based on artificial scotomas and gaze-contingent paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention Modeling for Stereoscopic Video: A Benchmark and Computational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.4684 - 4696. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2721112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional interactive movie: adjusting the scenario according to the emotional response of the viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.4-9-2017.153053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VQM: An Objective Quality Measure for High Dynamic Range Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VDP-2.2: a calibrated method for objective quality prediction of high-dynamic range and standard images: a calibrated method for objective quality prediction of high-dynamic range and standard images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.010501. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping based HDR compression: Does it affect visual experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping-based high-dynamic-range image compression: study of optimization criterion and perceptual quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (10), pp. 102008-1 _ 102008-15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.10.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un modèle d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.611-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive storytelling based on model-checking approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJIGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast, low resource, head detection and tracking for interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PsychNology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.243-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Storytelling Based On Model-Checking Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Games &amp; Simulation (IJIGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for immersive behavioral data exploration assisted by a deep learned representation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AIxVR 2025 — 7th IEEE International Conference on Artificial Intelligence &amp; eXtended and Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! Toolbox: Processing, Visualising and Comparing Gaze Data in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Le-Hoa Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA '23: 2023 Symposium on Eye Tracking Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tubingen Germany, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3588015.3588406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the bubbleview metaphor be used to infer visual attention on 3D graphical content ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Gaze and Mouse Patterns in the Context of Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Human Collaboration for in Situ Interactive Exploration of Behaviours From Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Roger, Yves Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.427-430, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3596506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Interaction for Content Generation: A Case Study on the Perception of Employees in an IT department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IMX 2023 - Interactive Media Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jun 2023, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2304.09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Olfaction to Emotions: An Interactive and Immersive Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'IA en situation de travail : une trop faible considération des employés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Facial Expression Recognition Algorithms Reliable in the Context of Interactive Media? A New Metric to Analyse Their Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel V.B. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre confiance et acceptabilité dans un dispositif IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cmdm-Vac: Improving A Perceptual Quality Metric For 3D Graphics By Integrating A Visual Attention Complexity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, France. pp.3368-3372, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spammer Detection in Crowdsourcing Pairwise Comparison Tasks: Case Study on Two Multimedia QoE Assessment Scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2021 - First International Workshop on Quality of Experience in Interactive Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, China. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Characterization of 3D Graphical Contents based on Attention Complexity Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QoEVMA ‘20, part of MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Visual Saliency Computation on 3D Graphical Contents for Interactive Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3448-3452, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of visual saliency models for computer generated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 21st International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2019.8901782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF VIEWPOINT ON VISUAL SALIENCY MODELS FOR VOLUMETRIC CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.4330-4334, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2019.8803552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Head and Eye Movements for 360° Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New VR platform for the personalization of care in psychiatry: the example of ReViSTIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Care TVX Workshop at ACM TVX 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing UN Salient360! Benchmark: A platform for evaluating visual attention models for 360° contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2018.8463369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image émotionnelle et son contexte de présentation dans une optique de prédiction de sa mémorabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence / Intelligences numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.689 - 693, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Santorini, Greece. pp.59 - 64, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using individual data to characterize emotional user experience and its memorability: focus on gender factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (QoMEX), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2016.7498969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Klagenfurt, Austria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modeling for stereoscopic video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Image Memorability Prediction : the Emotional Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.491 - 495, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2967269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think again about my picture: different approaches investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Research Center in Information and Communication (SIFWICT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high dynamic range video quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Diego, United States. pp.95990V, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2189178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you think of my picture? Investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Mar 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2082817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective method for High Dynamic Range source content selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Forchhammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un casque EEG grand public pour évaluer la qualité d'image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNCLF 2014 - L'œil, le cerveau et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Improving the Pooling in HDR-VDP-2 towards Better HDR Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement oculaire et la réaction émotionnelle pour déterminer le scénario d’un film interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS' 2014 Eye-tracking, Regard, Interaction et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would you hire me ? Selfie portrait images perception in a recruitment context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE HVEI XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF TONE MAPPING IN HIGH DYNAMIC RANGE IMAGE COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Chandler, United States. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE EXPOSURE VS TONE MAPPED HIGH DYNAMIC RANGE IMAGES: A STUDY BASED ON QUALITY OF EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Libon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional movie: A new art form designed at the heart of human-technology interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electrophysiology for Measuring Emotions Triggered by Audio Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems and Computers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Contrast Adjustment for Postprocessing of Tone Mapped High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time computational attention model for dynamic scenes analysis: from implementation to evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics, Photonics and Digital Technologies for Multimedia Applications - Visual attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tone mapping operators on visual attention deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE optics +photonics - Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.8499-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRTUAL INTERACTIONS: CAN EEG HELP MAKE THE DIFFERENCE WITH REAL INTERACTION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rzepecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.151 - 156, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Dynamic Image Re-targeting Based on a Dynamic Visual Attention Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBJECTIVE VALIDATION OF A DYNAMICAL AND PLAUSIBLE COMPUTATIONAL MODEL OF VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European workshop on visual information processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE COMPLEXITY MEASURE BASED ON VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3281-3284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de complexité pour les images basée sur l'attention visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème coloque GRETSI - Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preys / predators systems for visual attention simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système temps réel de simulation d'attention visuelle : application aux images et séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. page 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention visuelle et systèmes proies / prédateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Face Tracking for Attention Aware Adaptive Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Vision Systems, Vision for Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.99-108, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptativité et interactivité - Vers un système de vision comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Gaze-based Creativity, Interacting with Games and On-line Communities” INPROCEEDINGS in proceedings of COGAIN 2007 (Communication by Gaze Interaction IST FP6 European Project)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, Royaume-Uni. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle d'inattention dans une plateforme de rééducation adaptative pour enfants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : Pour une meilleure insertion dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGAIN 2007 : Gaze-based Creativity, Interacting with Games and On-line Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, United Kingdom. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual modulation for LED-backlit HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Visual Quality of Experience Measurement: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Signal Quality Assessment - Quality of Experience (QoE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.129-155, 2015, 978-3-319-10368-6. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10368-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a computational model of attention for computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and Applying Biologically-Inspired Vision Systems: Interdisciplinary Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, Pennsylvania: IGI Global., pp.273-306, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a visual quality index of a high dynamic range video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9794554. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR IMPROVING IMAGES OF FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2005071602. 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of eye gaze tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle computationnel d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de La Rochelle, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LAROS317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00573844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshwant Muthusamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nockenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3539026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#232;-Hoa V&#245;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deconde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jo&#235;l David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.4.12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2040036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Fang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Lei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2721112" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohendet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.4-9-2017.153053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.1.010501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RC79TDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.10.102008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duvivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Le-Hoa Vo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588015.3588406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roger, Yves Duvivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789529v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455992" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423498" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901782" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8803552" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gutierrez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2018.8463369" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438315v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574768" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498969" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967269" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322661v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mazza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189178" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2082817" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951337v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160443v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mantel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982279" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952704v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00825879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724400v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rzepecki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delcourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.33" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971126v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LAROS317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshwant Muthusamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nockenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3539026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#232;-Hoa V&#245;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deconde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jo&#235;l David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.4.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2040036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Fang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Lei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2721112" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohendet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.4-9-2017.153053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.1.010501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RC79TDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.10.102008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duvivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Le-Hoa Vo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588015.3588406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roger, Yves Duvivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455992" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423498" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901782" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8803552" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gutierrez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2018.8463369" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498969" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574768" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967269" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mazza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189178" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2082817" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mantel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982279" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952704v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00825879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724400v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rzepecki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delcourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.33" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971126v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LAROS317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>