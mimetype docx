--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Perreira Da Silva </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Touch to Immersive Media: An Overview of the MPEG Haptics Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshwant Muthusamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Nockenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.408-422. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2025.3539026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! toolbox: Handling gaze data in 3D made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lè-Hoa Võ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.103890. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.8-11. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l’IA en situation de travail : une trop faible considération de l’expérience des employé·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 16 (2), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the visuo-motor tendencies of omnidirectional scene free-viewing in virtual reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Joël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.12. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.4.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Robustness of Humans and Deep Neural Networks on Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4030. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting artificial visual field losses: a gaze-based inference study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Human Visual Behavior during the Observation of Unmanned Aerial Vehicles (UAVs) Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are ocular behaviours affected by central and peripheral vision loss? A study based on artificial scotomas and gaze-contingent paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention Modeling for Stereoscopic Video: A Benchmark and Computational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.4684 - 4696. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2721112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional interactive movie: adjusting the scenario according to the emotional response of the viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.4-9-2017.153053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VQM: An Objective Quality Measure for High Dynamic Range Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VDP-2.2: a calibrated method for objective quality prediction of high-dynamic range and standard images: a calibrated method for objective quality prediction of high-dynamic range and standard images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.010501. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping based HDR compression: Does it affect visual experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping-based high-dynamic-range image compression: study of optimization criterion and perceptual quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (10), pp. 102008-1 _ 102008-15. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.10.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un modèle d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.611-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive storytelling based on model-checking approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJIGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast, low resource, head detection and tracking for interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PsychNology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.243-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Storytelling Based On Model-Checking Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Games &amp; Simulation (IJIGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for immersive behavioral data exploration assisted by a deep learned representation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AIxVR 2025 — 7th IEEE International Conference on Artificial Intelligence &amp; eXtended and Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! Toolbox: Processing, Visualising and Comparing Gaze Data in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Le-Hoa Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA '23: 2023 Symposium on Eye Tracking Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tubingen Germany, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3588015.3588406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the bubbleview metaphor be used to infer visual attention on 3D graphical content ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Gaze and Mouse Patterns in the Context of Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Human Collaboration for in Situ Interactive Exploration of Behaviours From Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Roger, Yves Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.427-430, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3596506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Interaction for Content Generation: A Case Study on the Perception of Employees in an IT department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IMX 2023 - Interactive Media Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jun 2023, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2304.09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Olfaction to Emotions: An Interactive and Immersive Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'IA en situation de travail : une trop faible considération des employés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Facial Expression Recognition Algorithms Reliable in the Context of Interactive Media? A New Metric to Analyse Their Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel V.B. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre confiance et acceptabilité dans un dispositif IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cmdm-Vac: Improving A Perceptual Quality Metric For 3D Graphics By Integrating A Visual Attention Complexity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, France. pp.3368-3372, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spammer Detection in Crowdsourcing Pairwise Comparison Tasks: Case Study on Two Multimedia QoE Assessment Scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2021 - First International Workshop on Quality of Experience in Interactive Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, China. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Characterization of 3D Graphical Contents based on Attention Complexity Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QoEVMA ‘20, part of MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Visual Saliency Computation on 3D Graphical Contents for Interactive Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3448-3452, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of visual saliency models for computer generated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 21st International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2019.8901782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF VIEWPOINT ON VISUAL SALIENCY MODELS FOR VOLUMETRIC CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.4330-4334, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2019.8803552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Head and Eye Movements for 360° Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New VR platform for the personalization of care in psychiatry: the example of ReViSTIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Care TVX Workshop at ACM TVX 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing UN Salient360! Benchmark: A platform for evaluating visual attention models for 360° contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2018.8463369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image émotionnelle et son contexte de présentation dans une optique de prédiction de sa mémorabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence / Intelligences numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.689 - 693, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Santorini, Greece. pp.59 - 64, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using individual data to characterize emotional user experience and its memorability: focus on gender factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (QoMEX), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2016.7498969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Klagenfurt, Austria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modeling for stereoscopic video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Image Memorability Prediction : the Emotional Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.491 - 495, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2967269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think again about my picture: different approaches investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Research Center in Information and Communication (SIFWICT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high dynamic range video quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Diego, United States. pp.95990V, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2189178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you think of my picture? Investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Mar 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2082817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective method for High Dynamic Range source content selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Forchhammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un casque EEG grand public pour évaluer la qualité d'image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNCLF 2014 - L'œil, le cerveau et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Improving the Pooling in HDR-VDP-2 towards Better HDR Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement oculaire et la réaction émotionnelle pour déterminer le scénario d’un film interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS' 2014 Eye-tracking, Regard, Interaction et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would you hire me ? Selfie portrait images perception in a recruitment context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE HVEI XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF TONE MAPPING IN HIGH DYNAMIC RANGE IMAGE COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Chandler, United States. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE EXPOSURE VS TONE MAPPED HIGH DYNAMIC RANGE IMAGES: A STUDY BASED ON QUALITY OF EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Libon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional movie: A new art form designed at the heart of human-technology interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electrophysiology for Measuring Emotions Triggered by Audio Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems and Computers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Contrast Adjustment for Postprocessing of Tone Mapped High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time computational attention model for dynamic scenes analysis: from implementation to evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics, Photonics and Digital Technologies for Multimedia Applications - Visual attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tone mapping operators on visual attention deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE optics +photonics - Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.8499-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRTUAL INTERACTIONS: CAN EEG HELP MAKE THE DIFFERENCE WITH REAL INTERACTION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rzepecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.151 - 156, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Dynamic Image Re-targeting Based on a Dynamic Visual Attention Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBJECTIVE VALIDATION OF A DYNAMICAL AND PLAUSIBLE COMPUTATIONAL MODEL OF VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European workshop on visual information processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE COMPLEXITY MEASURE BASED ON VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3281-3284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de complexité pour les images basée sur l'attention visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème coloque GRETSI - Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preys / predators systems for visual attention simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système temps réel de simulation d'attention visuelle : application aux images et séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. page 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention visuelle et systèmes proies / prédateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Face Tracking for Attention Aware Adaptive Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Vision Systems, Vision for Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.99-108, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptativité et interactivité - Vers un système de vision comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Gaze-based Creativity, Interacting with Games and On-line Communities” INPROCEEDINGS in proceedings of COGAIN 2007 (Communication by Gaze Interaction IST FP6 European Project)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, Royaume-Uni. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle d'inattention dans une plateforme de rééducation adaptative pour enfants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : Pour une meilleure insertion dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGAIN 2007 : Gaze-based Creativity, Interacting with Games and On-line Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, United Kingdom. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual modulation for LED-backlit HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Visual Quality of Experience Measurement: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Signal Quality Assessment - Quality of Experience (QoE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.129-155, 2015, 978-3-319-10368-6. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10368-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a computational model of attention for computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and Applying Biologically-Inspired Vision Systems: Interdisciplinary Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, Pennsylvania: IGI Global., pp.273-306, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a visual quality index of a high dynamic range video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9794554. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR IMPROVING IMAGES OF FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2005071602. 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of eye gaze tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle computationnel d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de La Rochelle, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LAROS317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00573844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Perreira Da Silva </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Touch to Immersive Media: An Overview of the MPEG Haptics Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeshwant Muthusamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Galvane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vezzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Nockenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (2), pp.408-422. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2025.3539026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! toolbox: Handling gaze data in 3D made easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Lè-Hoa Võ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 119, pp.103890. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2024.103890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l’IA en situation de travail : une trop faible considération de l’expérience des employé·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 16 (2), pp.68-85. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.016.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of combining transcranial direct current stimulation and active fully embodied virtual reality for visual height intolerance : a double-blind randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalyane Bach-Ngohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.345. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11020345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the visuo-motor tendencies of omnidirectional scene free-viewing in virtual reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Joël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.12. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.22.4.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the Robustness of Humans and Deep Neural Networks on Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.4030. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11234030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Flore Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391832v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting artificial visual field losses: a gaze-based inference study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/19.14.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Human Visual Behavior during the Observation of Unmanned Aerial Vehicles (UAVs) Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Krassanakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (4), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones2040036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are ocular behaviours affected by central and peripheral vision loss? A study based on artificial scotomas and gaze-contingent paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebranchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (14), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.14.HVEI-504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Attention Modeling for Stereoscopic Video: A Benchmark and Computational Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (10), pp.4684 - 4696. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2017.2721112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional interactive movie: adjusting the scenario according to the emotional response of the viewer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAI Endorsed Transactions on Creative Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4108/eai.4-9-2017.153053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VQM: An Objective Quality Measure for High Dynamic Range Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35, pp.46-60. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2015.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR-VDP-2.2: a calibrated method for objective quality prediction of high-dynamic range and standard images: a calibrated method for objective quality prediction of high-dynamic range and standard images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafal Mantiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.010501. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.1.010501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping based HDR compression: Does it affect visual experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing: Image Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.image.2013.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tone mapping-based high-dynamic-range image compression: study of optimization criterion and perceptual quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (10), pp. 102008-1 _ 102008-15. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.10.102008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of stereoscopic 3D visual saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (6), pp. 2151- 2165. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2013.2246176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation et évaluation d'un modèle d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.611-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of depth bias of observers in free viewing of still stereoscopic synthetic stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tourancheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp. 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive storytelling based on model-checking approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJIGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast, low resource, head detection and tracking for interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PsychNology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (3), pp.243-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Storytelling Based On Model-Checking Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rempulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intelligent Games &amp; Simulation (IJIGS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for immersive behavioral data exploration assisted by a deep learned representation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AIxVR 2025 — 7th IEEE International Conference on Artificial Intelligence &amp; eXtended and Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04820297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salient360! Toolbox: Processing, Visualising and Comparing Gaze Data in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Le-Hoa Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRA '23: 2023 Symposium on Eye Tracking Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tubingen Germany, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3588015.3588406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could the bubbleview metaphor be used to infer visual attention on 3D graphical content ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders : Lessons learned and recommendations [Workshop, conference proceedings]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Interactive Media Experiences (Care IMX 2023): Future immersive healthcare experience in medical and home setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04472179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Gaze and Mouse Patterns in the Context of Facial Expression Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bruckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM International Conference on Interactive Media Experiences (IMX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Human Collaboration for in Situ Interactive Exploration of Behaviours From Immersive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Roger, Yves Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMX '23: ACM International Conference on Interactive Media Experiences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes France, France. pp.427-430, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3573381.3596506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLM-based Interaction for Content Generation: A Case Study on the Perception of Employees in an IT department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IMX 2023 - Interactive Media Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jun 2023, Nantes (France), France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2304.09064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de l'IA en situation de travail : une trop faible considération des employés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Deconde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Olfaction to Emotions: An Interactive and Immersive Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre confiance et acceptabilité dans un dispositif IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Agossah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Conférence Internationale Francophone sur l'Interaction Humain-Machine (IHM 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Facial Expression Recognition Algorithms Reliable in the Context of Interactive Media? A New Metric to Analyse Their Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel V.B. Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmotionIMX: Considering Emotions in Multimedia Experience (ACM IMX 2022 Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cmdm-Vac: Improving A Perceptual Quality Metric For 3D Graphics By Integrating A Visual Attention Complexity Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lavoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, France. pp.3368-3372, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Spammer Detection in Crowdsourcing Pairwise Comparison Tasks: Case Study on Two Multimedia QoE Assessment Scenarios.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 2021 - First International Workshop on Quality of Experience in Interactive Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, China. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW53276.2021.9455992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Characterization of 3D Graphical Contents based on Attention Complexity Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop QoEVMA ‘20, part of MM '20: The 28th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Seattle WA USA, United States. pp.31-36, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423328.3423498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Emotions on Eye Behavior in Omnidirectional Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Athlone, Ireland. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex48832.2020.9123126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Visual Saliency Computation on 3D Graphical Contents for Interactive Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3448-3452, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of visual saliency models for computer generated objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE 21st International Workshop on Multimedia Signal Processing (MMSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kuala Lumpur, Malaysia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP.2019.8901782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF VIEWPOINT ON VISUAL SALIENCY MODELS FOR VOLUMETRIC CONTENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.4330-4334, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2019.8803552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New VR platform for the personalization of care in psychiatry: the example of ReViSTIM project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Care TVX Workshop at ACM TVX 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of Head and Eye Movements for 360° Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ACM Multimedia Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing UN Salient360! Benchmark: A platform for evaluating visual attention models for 360° contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2018.8463369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of viewing immersion on visual behavior in videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Workshop on information and communication technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HMD-based Immersive Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Picarougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immersive analytics Workshop, IEEE VIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image émotionnelle et son contexte de présentation dans une optique de prédiction de sa mémorabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence / Intelligences numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of visual angle on attention deployment and robustness of visual saliency models in videos: From SD to UHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing 2016 (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.689 - 693, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HD and UHD video eye tracking dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia Systems 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Klagenfurt, Austria. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2910017.2910622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modeling for stereoscopic video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuming Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seattle, United States. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2016.7574768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and robustness of HDR objective quality metrics in the context of recent compression scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukáš Krasula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Industry and Academic Forum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Santorini, Greece. pp.59 - 64, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DMIAF.2016.7574903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using individual data to characterize emotional user experience and its memorability: focus on gender factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth International Conference on Quality of Multimedia Experience (QoMEX), 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/qomex.2016.7498969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DE L'IMMERSION SUR LE COMPORTEMENT VISUEL DES OBSERVATEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS 2016 : Eye, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning for Image Memorability Prediction : the Emotional Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Baveye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Multimedia 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Amsterdam, Netherlands. pp.491 - 495, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2964284.2967269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think again about my picture: different approaches investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sino-French Research Center in Information and Communication (SIFWICT) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of high dynamic range video quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, San Diego, United States. pp.95990V, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2189178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do you think of my picture? Investigating factors of influence in profile images context perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Heynderickx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Mar 2015, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2082817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un casque EEG grand public pour évaluer la qualité d'image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNCLF 2014 - L'œil, le cerveau et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Improving the Pooling in HDR-VDP-2 towards Better HDR Perceptual Quality Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vision and Electronic Imaging 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An objective method for High Dynamic Range source content selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Forchhammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Workshop on Quality of Multimedia Experience (QoMEX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QoMEX.2014.6982279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would you hire me ? Selfie portrait images perception in a recruitment context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE HVEI XIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement oculaire et la réaction émotionnelle pour déterminer le scénario d’un film interactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS' 2014 Eye-tracking, Regard, Interaction et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT OF TONE MAPPING IN HIGH DYNAMIC RANGE IMAGE COMPRESSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPQM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Chandler, United States. pp. 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional movie: A new art form designed at the heart of human-technology interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cohendet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE EXPOSURE VS TONE MAPPED HIGH DYNAMIC RANGE IMAGES: A STUDY BASED ON QUALITY OF EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Libon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Electrophysiology for Measuring Emotions Triggered by Audio Stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems and Computers 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Pacific Grove, CA, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Center-Bias in the Viewing of Stereoscopic Image and a Framework for Extending 2D Visual Attention Models to 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Contrast Adjustment for Postprocessing of Tone Mapped High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pepion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Beijing, China. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRTUAL INTERACTIONS: CAN EEG HELP MAKE THE DIFFERENCE WITH REAL INTERACTION?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Rzepecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia &amp; Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.151 - 156, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Dynamic Image Re-targeting Based on a Dynamic Visual Attention Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.653-658, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of tone mapping operators on visual attention deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Pépion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE optics +photonics - Applications of Digital Image Processing XXXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.8499-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time computational attention model for dynamic scenes analysis: from implementation to evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics, Photonics and Digital Technologies for Multimedia Applications - Visual attention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBJECTIVE VALIDATION OF A DYNAMICAL AND PLAUSIBLE COMPUTATIONAL MODEL OF VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE European workshop on visual information processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure de complexité pour les images basée sur l'attention visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème coloque GRETSI - Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGE COMPLEXITY MEASURE BASED ON VISUAL ATTENTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3281-3284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preys / predators systems for visual attention simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Angers, France. pp.275-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système temps réel de simulation d'attention visuelle : application aux images et séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. page 176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention visuelle et systèmes proies / prédateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Face Tracking for Attention Aware Adaptive Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Computer Vision Systems, Vision for Cognitive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.99-108, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptativité et interactivité - Vers un système de vision comportemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Gaze-based Creativity, Interacting with Games and On-line Communities” INPROCEEDINGS in proceedings of COGAIN 2007 (Communication by Gaze Interaction IST FP6 European Project)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, Royaume-Uni. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un modèle d'inattention dans une plateforme de rééducation adaptative pour enfants autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Menard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSISTH'2007 : Pour une meilleure insertion dans la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COGAIN 2007 : Gaze-based Creativity, Interacting with Games and On-line Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Leicester, United Kingdom. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting in virtual reality with an autistic public having language and intellectual development disorders: lessons learned and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toinon Vigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira Da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMXw '23: Proceedings of the 2023 ACM International Conference on Interactive Media Experiences Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.8-11, 2023, 979-8-4007-0845-9. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604321.3604380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D and 3D Visual Attention for Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Printing: Breakthroughs in Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.75-118, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of Experience and HDR: concepts and how to measure it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Valenzise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video - From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual modulation for LED-backlit HDR displays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Video: From Acquisition, to Display and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-0081004128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D & 3D Visual Attention for Computer Vision: Concepts, Measurement, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ricordel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junle Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rajarshi Pal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Research in Attention Modeling and Computer Vision Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Visual Quality of Experience Measurement: Challenges and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Signal Quality Assessment - Quality of Experience (QoE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.129-155, 2015, 978-3-319-10368-6. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10368-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation and evaluation of a computational model of attention for computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing and Applying Biologically-Inspired Vision Systems: Interdisciplinary Concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hershey, Pennsylvania: IGI Global., pp.273-306, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining a visual quality index of a high dynamic range video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Callet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Narwaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 9794554. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR IMPROVING IMAGES OF FINGERPRINTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2005071602. 2005, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A history of eye gaze tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Ould Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courboulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle computationnel d'attention pour la vision adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perreira da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université de La Rochelle, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LAROS317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00573844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshwant Muthusamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nockenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3539026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#232;-Hoa V&#245;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deconde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619700v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jo&#235;l David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.4.12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2040036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Fang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Lei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2721112" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohendet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.4-9-2017.153053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149491v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.1.010501" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.09.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RC79TDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.10.102008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820297v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duvivier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Le-Hoa Vo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588015.3588406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roger, Yves Duvivier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789529v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455992" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971538v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423498" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901782" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283757v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8803552" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994923v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gutierrez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970916v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2018.8463369" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498969" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574768" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438323v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967269" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288511v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mazza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272989v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189178" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2082817" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mantel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982279" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951337v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952704v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160440v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00825879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724400v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rzepecki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delcourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.33" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971126v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LAROS317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshwant Muthusamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Galvane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vezzoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Nockenberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2025.3539026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584852v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa L&#232;-Hoa V&#245;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira Da Silva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2024.103890" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Agossah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Krupa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deconde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.016.0068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Laurin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyane Bach-Ngohou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11020345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jo&#235;l David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebranchu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.22.4.12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villoteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sampaio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11234030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/19.14.22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones2040036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.14.HVEI-504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuming Fang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Lei" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2721112" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cohendet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.4-9-2017.153053" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Narwaria" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149491v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Mantiuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.1.010501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald P&#233;pion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2013.09.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RC79TDZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.10.102008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2246176" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tourancheau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820297v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Duvivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Le-Hoa Vo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3588015.3588406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toinon Vigier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roger, Yves Duvivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573381.3596506" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2304.09064" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le Coz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V.B. Sampaio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356806v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Nehme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lavoue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506662" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW53276.2021.9455992" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423328.3423498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611564v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyi Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex48832.2020.9123126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088764v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191064" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP.2019.8901782" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8803552" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988664v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Melki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gutierrez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970916v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2018.8463369" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655280v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cliquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438356v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532445" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Rousseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910017.2910622" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2016.7574768" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438385v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Krasula" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DMIAF.2016.7574903" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438375v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/qomex.2016.7498969" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baveye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2964284.2967269" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288511v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Mazza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272989v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189178" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149535v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2082817" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150763v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951337v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mantel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Forchhammer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2014.6982279" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951331v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150756v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160440v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pepion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952696v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110368v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-00825879v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724400v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rzepecki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Delcourt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.33" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724931v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268295v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604321.3604380" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971132v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322653v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Valenzise" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca de Simone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287219v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150634v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151591v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10368-6_5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971126v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215932v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00573844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LAROS317" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>