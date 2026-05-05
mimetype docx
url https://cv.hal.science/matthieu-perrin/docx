--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -139,956 +139,1064 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiated consistency for worldwide gossips</w:t>
+                <w:t xml:space="preserve">Byzantine-Tolerant Privacy-Preserving Atomic Register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Frey</w:t>
+                <w:t xml:space="preserve">Vincent Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Roman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Taiani</w:t>
+                <w:t xml:space="preserve">Sinchan Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797554v1</w:t>
+                <w:t xml:space="preserve">hal-05582637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Wait-free Hierarchy to Multi-Threaded Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiated consistency for worldwide gossips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Bonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Courtillat-Piazza</w:t>
+                <w:t xml:space="preserve">Francois Taiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00446-022-00425-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (11), pp.11461--11475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2022.3209150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819422v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating lock-freedom from wait-freedom at every level of the consensus hierarchy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending the Wait-free Hierarchy to Multi-Threaded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hagit Attiya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+                <w:t xml:space="preserve">Ludmila Courtillat-Piazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.01.025⟩</w:t>
+              <w:t xml:space="preserve">Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.375-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00446-022-00425-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339232v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-constrained delivery broadcast: A communication abstraction for read/write implementable distributed objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separating lock-freedom from wait-freedom at every level of the consensus hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagit Attiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Imbs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
+                <w:t xml:space="preserve">Danny Hendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.06.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.181-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2022.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304269v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash-Tolerant Causal Broadcast in O(n) Messages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+                <w:t xml:space="preserve">Set-constrained delivery broadcast: A communication abstraction for read/write implementable distributed objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Imbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiannong Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 886, pp.49-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2019.105837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279523v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Causal Consistency Condition to any Object Defined by a Sequential Specification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crash-Tolerant Causal Broadcast in O(n) Messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiannong Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2019.105837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053316v1</w:t>
+                <w:t xml:space="preserve">hal-02279523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Object that Spans the Whole Consensus Hierarchy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extending the Causal Consistency Condition to any Object Defined by a Sequential Specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053504v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Simple Object that Spans the Whole Consensus Hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (02), pp.1850006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129626418500068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Concurrent Multiset Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129054116500052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1098,927 +1206,927 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited Paper: On the Equivalence of Snapshot/Append Objects and Broadcast Abstractions under Byzantine Failures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolan Riallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Kathmandu, Nepal. pp.343-358, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-11127-2_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Symmetric Broadcast Abstraction Characterizes k-Set-Agreement in Message-Passing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Principles of Distributed Systems (OPODIS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz International Proceedings in Informatics (LIPIcs), Dec 2024, Lucca, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/lipics.opodis.2024.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byzantine-Tolerant Privacy-Preserving Atomic Register</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinchan Sengupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDCN 2025: 26th International Conference on Distributed Computing and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Hyderabad India, France. pp.201-210, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3700838.3700867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARP : A Hybrid Approach for SPARQL Query Relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginwa Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Semantic Systems (SEMANTiCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Vienna, Austria. pp.194 - 216, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SSW250020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited Paper: Causal Mutual Byzantine Broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ApPLIED'24: 2024 Workshop on Advanced Tools, Programming Languages, and PLatforms for Implementing and Evaluating algorithms for Distributed systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes France, France. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3663338.3663679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles Relations entre Lire/Ecrire et Envoyer/Recevoir dans les Systèmes Asynchrones avec Crashs de Processus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: No Broadcast Abstraction Characterizes k-Set-Agreement in Message-Passing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PODC '24: 43rd ACM Symposium on Principles of Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes France, France. pp.343-346, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3662158.3662818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Register Abstractions for Byzantine-Prone Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Principles of Distributed Systems (OPODIS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz International Proceedings in Informatics (LIPIcs), Dec 2023, Tokyo (Japan), Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/lipics.opodis.2023.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Implémentation Optimale pour SCD-Broadcast Byzantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2033,979 +2141,957 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Send/Receive Patterns Versus Read/Write Patterns in Crash-Prone Asynchronous Distributed Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Brief Announcement: The MBroadcast Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Distributed Computing, DISC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM PODC 2023 - 42th ACM Symposium on Principles of Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Orlando (FL), United States. pp.282-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583668.3594569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPICS.DISC.2023.16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05211146v1</w:t>
+                <w:t xml:space="preserve">hal-05211141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: The MBroadcast Abstraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Send/Receive Patterns Versus Read/Write Patterns in Crash-Prone Asynchronous Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM PODC 2023 - 42th ACM Symposium on Principles of Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Symposium on Distributed Computing, DISC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, L'Aquila, Italy. pp.16:1-16:24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPICS.DISC.2023.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3583668.3594569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05211141v1</w:t>
+                <w:t xml:space="preserve">hal-05211146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wait-Free CAS-Based Algorithms: The Burden of the Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Distributed Computing (DISC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Freiburg (Allemagne) - virtual conference, Germany. pp. 11:1-11:15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2021.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension de la Hiérarchie de Herlihy aux Systèmes Multi-threads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALGOTEL 2021 — 23èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Wait-free Hierarchy to Multi-Threaded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PODC '20: ACM Symposium on Principles of Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Virtual Event Italy, France. pp.21-30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3382734.3405723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la Compatibilité Entre les Licences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31es Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Ferré, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State-machine replication for planet-scale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Enes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuanir França Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Gotsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifteenth European Conference on Computer Systems (EuroSys)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Heraklion, Greece. pp.1-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3342195.3387543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A License-Based Search Engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Wait-Free Universality of Consensus in the Infinite Arrival Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Distributed Computing (DISC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02097027v1</w:t>
+                <w:t xml:space="preserve">hal-02279627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Insight into Local Coin-Based Randomized Consensus</w:t>
               </w:r>
@@ -3017,51 +3103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRDC 2019 - 24th IEEE Pacific Rim International Symposium on Dependable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. pp.207-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3089,1315 +3175,1337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the operational model capture partition tolerance in distributed systems?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+                <w:t xml:space="preserve">A License-Based Search Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Parallel Computing Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Astana, Kazakhstan. </w:t>
+              <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-25636-4_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484661v1</w:t>
+                <w:t xml:space="preserve">hal-02097027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Wait-Free Universality of Consensus in the Infinite Arrival Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Does the operational model capture partition tolerance in distributed systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Distributed Computing (DISC) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Parallel Computing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Astana, Kazakhstan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-25636-4_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279627v1</w:t>
+                <w:t xml:space="preserve">hal-02484661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Compatibility of Licenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portorož, Slovenia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21348-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating Lock-Freedom from Wait-Freedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hagit Attiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Hendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 37th ACM Symposium on Principles of Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Egham, United Kingdom. pp.41-50, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3212734.3212739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Constrained Delivery Broadcast: Definition, Abstraction Power, and Computability Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Imbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDCN '18 - 19th International Conference on Distributed Computing and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Varanasi, India. pp.1-10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3154273.3154296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Broadcast Abstraction Captures k-Set Agreement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Imbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Symposium on Distributed Computing (DISC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2017.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed for the elite, consistency for the masses: differentiating eventual consistency in large-scale distributed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Frey</w:t>
+                <w:t xml:space="preserve">On Composition and Implementation of Sequential Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matoula Petrolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Taïani</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2016 IEEE 35th Symposium on Reliable Distributed Systems (SRDS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th International Symposium on Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344138v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Composition and Implementation of Sequential Consistency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speed for the elite, consistency for the masses: differentiating eventual consistency in large-scale distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Jard</w:t>
+                <w:t xml:space="preserve">François Taïani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Symposium on Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2016 IEEE 35th Symposium on Reliable Distributed Systems (SRDS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.197-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDS.2016.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347069v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Consistency: Beyond Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Barcelone, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851141.2851170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Causal Dependencies in Web Services Orchestrations Defined in ORC</w:t>
+                <w:t xml:space="preserve">Update Consistency for Wait-free Concurrent Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETYS - 3rd International Conference on NETwork sYStems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">IPDPS - IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152761v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update Consistency for Wait-free Concurrent Objects</w:t>
+                <w:t xml:space="preserve">Tracking Causal Dependencies in Web Services Orchestrations Defined in ORC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS - IEEE International Parallel &amp; Distributed Processing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">NETYS - 3rd International Conference on NETwork sYStems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101657v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Update Consistency in Partitionable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISC14 - 28th International Symposium on Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4407,162 +4515,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Press - Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9781785482267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrence et cohérence dans les systèmes répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Press, 2017, 978-1-78405-295-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4572,146 +4680,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative SPARQL Query Processing for Decentralized Semantic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Database and Expert Systems Applications - 31st International Conference, {DEXA} 2020, Bratislava, Slovakia, September 14-17, 2020, Proceedings, Part {I}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.320-335, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-59003-1_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4721,65 +4829,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Broadcast Abstraction Characterizes k-Set-Agreement in Message-Passing Systems (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,529 +4895,529 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Send/Receive Patterns versus Read/Write Patterns: the MB-Broadcast Abstraction (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registre atomique préservant la vie privée tolérant aux byzantins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Causal Mutual Byzantine Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Féry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Gomes dos Reis</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04211679v1</w:t>
+                <w:t xml:space="preserve">hal-04211703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Mutual Byzantine Broadcast</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Registre atomique préservant la vie privée tolérant aux byzantins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gomes dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pouplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Féry</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04211703v1</w:t>
+                <w:t xml:space="preserve">hal-04211679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of Update Consistent Universal Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the operational model capture partition tolerance in distributed systems? (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,51 +5425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5371,1027 +5479,1027 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized Consensus: Common Coins Are not the Holy Grail!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LS2N-Nantes Université. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another Look at the Implementation of Read/write Registers in Crash-prone Asynchronous Message-Passing Systems (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Imbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRISA, Inria Rennes; LS2N-University of Nantes; Technion - Israel Institute of Technology. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Constrained Delivery Broadcast: Definition, Abstraction Power, and Computability Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Imbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIF, Université Aix-Marseille; LINA-University of Nantes; IMDEA Software Institute; Institut Universitaire de France; IRISA, Université de Rennes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.1.3 – Protocols for emergent localities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Maddock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] D1.3, IRISA; LINA-University of Nantes; Inria Rennes Bretagne Atlantique; Lancaster University. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.1.2 – Modular quasi-causal data structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] D1.2, LINA-University of Nantes; IRISA. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.1.1 – Survey on Weak Consistency Approaches for Large-Scale Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taïani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] D1.1, LINA-University of Nantes; IRISA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of the Instrumented Semantics for Orc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent Shared Data Types: Beyond Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matoula Petrolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Nantes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Concurrent Multiset Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tedeschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8408, INRIA. 2013, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression de séquences d'A.D.N. à base de grammaires minimales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrin Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Stage] 2010, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6401,114 +6509,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification des objets partagés dans les systèmes répartis sans-attente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Université de Nantes (Unam), 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01390700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6655,51 +6763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-nantes.fr/33496937/1/fiche___pagelibre/&amp;RH=INSTITUTIONNEL_FR&amp;RF=INSTITUTIONNEL_EN" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/gddlina/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Courtillat-Piazza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-022-00425-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Attiya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Casta&#241;eda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hendler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Imbs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Most&#233;faoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.06.044" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiannong Cao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105837" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626418500068" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116500052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kowalski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Riallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-11127-2_27" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521071v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.opodis.2024.21" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinchan Sengupta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3700838.3700867" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginwa Fakih" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW250020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663338.3663679" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662818" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528708v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.opodis.2023.35" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567086v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05211146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.DISC.2023.16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05211141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583668.3594569" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;din" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;pine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2021.11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941703v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3405723" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Enes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuanir Fran&#231;a Rezende" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gotsman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342195.3387543" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484661v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25636-4_31" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212734.3212739" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154296" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787801v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2017.27" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347069v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoula Petrolia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286755v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851141.2851170" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/distributed-systems/perrin/978-1-78548-226-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484598v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154375v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59003-1_21" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571653v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gomes dos Reis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pouplin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F&#233;ry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;nault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weibel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101340v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052437v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Matthieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-nantes.fr/33496937/1/fiche___pagelibre/&amp;RH=INSTITUTIONNEL_FR&amp;RF=INSTITUTIONNEL_EN" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/gddlina/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kowalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinchan Sengupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bonin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Courtillat-Piazza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-022-00425-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Attiya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Casta&#241;eda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hendler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Imbs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Most&#233;faoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.06.044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiannong Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105837" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626418500068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116500052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Riallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-11127-2_27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.opodis.2024.21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3700838.3700867" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginwa Fakih" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW250020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663338.3663679" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528708v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.opodis.2023.35" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567086v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05211141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583668.3594569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05211146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.DISC.2023.16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;din" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;pine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2021.11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3405723" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Enes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuanir Fran&#231;a Rezende" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gotsman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342195.3387543" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25636-4_31" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212734.3212739" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154296" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2017.27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347069v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoula Petrolia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851141.2851170" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/distributed-systems/perrin/978-1-78548-226-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59003-1_21" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F&#233;ry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;nault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gomes dos Reis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pouplin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055328v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weibel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101340v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Matthieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>