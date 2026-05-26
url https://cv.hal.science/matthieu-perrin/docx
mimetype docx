--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1552,676 +1552,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHARP : A Hybrid Approach for SPARQL Query Relaxation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+                <w:t xml:space="preserve">Invited Paper: Causal Mutual Byzantine Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Semantic Systems (SEMANTiCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SSW250020⟩</w:t>
+              <w:t xml:space="preserve">ApPLIED'24: 2024 Workshop on Advanced Tools, Programming Languages, and PLatforms for Implementing and Evaluating algorithms for Distributed systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes France, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3663338.3663679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228252v1</w:t>
+                <w:t xml:space="preserve">hal-05264461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited Paper: Causal Mutual Byzantine Broadcast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+                <w:t xml:space="preserve">SHARP : A Hybrid Approach for SPARQL Query Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginwa Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ApPLIED'24: 2024 Workshop on Advanced Tools, Programming Languages, and PLatforms for Implementing and Evaluating algorithms for Distributed systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes France, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">21st International Conference on Semantic Systems (SEMANTiCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Vienna, Austria. pp.194 - 216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3663338.3663679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/SSW250020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264461v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles Relations entre Lire/Ecrire et Envoyer/Recevoir dans les Systèmes Asynchrones avec Crashs de Processus ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Déprés</w:t>
+                <w:t xml:space="preserve">Brief Announcement: No Broadcast Abstraction Characterizes k-Set-Agreement in Message-Passing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PODC '24: 43rd ACM Symposium on Principles of Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes France, France. pp.343-346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3662158.3662818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555445v1</w:t>
+                <w:t xml:space="preserve">hal-05302530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: No Broadcast Abstraction Characterizes k-Set-Agreement in Message-Passing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+                <w:t xml:space="preserve">Atomic Register Abstractions for Byzantine-Prone Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODC '24: 43rd ACM Symposium on Principles of Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes France, France. pp.343-346, </w:t>
+              <w:t xml:space="preserve">27th International Conference on Principles of Distributed Systems (OPODIS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz International Proceedings in Informatics (LIPIcs), Dec 2023, Tokyo (Japan), Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3662158.3662818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/lipics.opodis.2023.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302530v1</w:t>
+                <w:t xml:space="preserve">hal-05528708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Register Abstractions for Byzantine-Prone Distributed Systems</w:t>
+                <w:t xml:space="preserve">Une Implémentation Optimale pour SCD-Broadcast Byzantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Principles of Distributed Systems (OPODIS 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528708v2</w:t>
+                <w:t xml:space="preserve">hal-04567086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Implémentation Optimale pour SCD-Broadcast Byzantin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Kowalski</w:t>
+                <w:t xml:space="preserve">Quelles Relations entre Lire/Ecrire et Envoyer/Recevoir dans les Systèmes Asynchrones avec Crashs de Processus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel 2024 – 26èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567086v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: The MBroadcast Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2294,51 +2294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Send/Receive Patterns Versus Read/Write Patterns in Crash-Prone Asynchronous Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Déprés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostéfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2753,51 +2753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser la Compatibilité Entre les Licences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2976,138 +2976,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Wait-Free Universality of Consensus in the Infinite Arrival Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+                <w:t xml:space="preserve">A License-Based Search Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Distributed Computing (DISC) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279627v1</w:t>
+                <w:t xml:space="preserve">hal-02097027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Insight into Local Coin-Based Randomized Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3126,193 +3148,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRDC 2019 - 24th IEEE Pacific Rim International Symposium on Dependable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. pp.207-216, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC47002.2019.00051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A License-Based Search Engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+                <w:t xml:space="preserve">Brief Announcement: Wait-Free Universality of Consensus in the Infinite Arrival Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Extended Semantic Web Conference (ESWC2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Distributed Computing (DISC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32327-1_26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02097027v1</w:t>
+                <w:t xml:space="preserve">hal-02279627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the operational model capture partition tolerance in distributed systems?</w:t>
               </w:r>
@@ -3415,51 +3415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Compatibility of Licenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4925,368 +4925,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Send/Receive Patterns versus Read/Write Patterns: the MB-Broadcast Abstraction (Extended Version)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Déprés</w:t>
+                <w:t xml:space="preserve">Causal Mutual Byzantine Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Féry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087447v1</w:t>
+                <w:t xml:space="preserve">hal-04211703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Mutual Byzantine Broadcast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Féry</w:t>
+                <w:t xml:space="preserve">Registre atomique préservant la vie privée tolérant aux byzantins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gomes dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pouplin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pénault</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04211703v1</w:t>
+                <w:t xml:space="preserve">hal-04211679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registre atomique préservant la vie privée tolérant aux byzantins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Meunier</w:t>
+                <w:t xml:space="preserve">Send/Receive Patterns versus Read/Write Patterns: the MB-Broadcast Abstraction (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Déprés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Pouplin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04211679v1</w:t>
+                <w:t xml:space="preserve">hal-04087447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of Update Consistent Universal Constructions</w:t>
               </w:r>
@@ -5907,346 +5907,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.1.2 – Modular quasi-causal data structures</w:t>
+                <w:t xml:space="preserve">D.1.1 – Survey on Weak Consistency Approaches for Large-Scale Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] D1.2, LINA-University of Nantes; IRISA. 2015</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taïani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] D1.1, LINA-University of Nantes; IRISA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223119v1</w:t>
+                <w:t xml:space="preserve">hal-01174203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.1.1 – Survey on Weak Consistency Approaches for Large-Scale Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Frey</w:t>
+                <w:t xml:space="preserve">Proof of the Instrumented Semantics for Orc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achour Mostefaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] D1.1, LINA-University of Nantes; IRISA. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01174203v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof of the Instrumented Semantics for Orc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D.1.2 – Modular quasi-causal data structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achour Mostefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2015</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] D1.2, LINA-University of Nantes; IRISA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101340v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent Shared Data Types: Beyond Memory</w:t>
               </w:r>
@@ -6763,51 +6763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-nantes.fr/33496937/1/fiche___pagelibre/&amp;RH=INSTITUTIONNEL_FR&amp;RF=INSTITUTIONNEL_EN" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/gddlina/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kowalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinchan Sengupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bonin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Courtillat-Piazza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-022-00425-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Attiya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Casta&#241;eda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hendler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Imbs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Most&#233;faoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.06.044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiannong Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105837" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626418500068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116500052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Riallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-11127-2_27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.opodis.2024.21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3700838.3700867" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginwa Fakih" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW250020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264461v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663338.3663679" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662818" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528708v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.opodis.2023.35" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567086v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05211141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583668.3594569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05211146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.DISC.2023.16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;din" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;pine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2021.11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3405723" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Enes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuanir Fran&#231;a Rezende" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gotsman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342195.3387543" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25636-4_31" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212734.3212739" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154296" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2017.27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347069v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoula Petrolia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851141.2851170" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/distributed-systems/perrin/978-1-78548-226-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59003-1_21" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F&#233;ry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;nault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211679v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gomes dos Reis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pouplin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055328v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weibel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101340v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Matthieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-nantes.fr/33496937/1/fiche___pagelibre/&amp;RH=INSTITUTIONNEL_FR&amp;RF=INSTITUTIONNEL_EN" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/gddlina/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ls2n.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kowalski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinchan Sengupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bonin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Courtillat-Piazza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-022-00425-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagit Attiya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Casta&#241;eda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Hendler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2022.01.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Imbs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Most&#233;faoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.06.044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279523v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiannong Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2019.105837" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626418500068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326849v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054116500052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469383v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Riallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-11127-2_27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.opodis.2024.21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3700838.3700867" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3663338.3663679" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginwa Fakih" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SSW250020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3662158.3662818" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528708v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/lipics.opodis.2023.35" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567086v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05211141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583668.3594569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05211146v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.DISC.2023.16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;din" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;pine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2021.11" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3382734.3405723" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Enes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuanir Fran&#231;a Rezende" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Gotsman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342195.3387543" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32327-1_26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00051" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25636-4_31" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_17" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212734.3212739" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053261v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3154273.3154296" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2017.27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347069v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoula Petrolia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851141.2851170" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/distributed-systems/perrin/978-1-78548-226-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59003-1_21" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu F&#233;ry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;nault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211679v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gomes dos Reis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Meunier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pouplin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055328v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weibel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101340v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052437v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Matthieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01390700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>