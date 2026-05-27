--- v0 (2026-03-15)
+++ v1 (2026-05-27)
@@ -295,51 +295,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Combinatorics, Graph Theory and Applications (EUROCOMB’25)</w:t>
+              <w:t xml:space="preserve">EUROCOMB’25 - 13th European Conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>