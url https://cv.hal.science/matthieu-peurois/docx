--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,555 +234,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thèse d’exercice en médecine générale</w:t>
+                <w:t xml:space="preserve">Sick leave prescriptions in general medicine: results from the ECOGEN study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domitille Gourdin</w:t>
+                <w:t xml:space="preserve">Cyril Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bellanger</w:t>
+                <w:t xml:space="preserve">Charlotte Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Tillard</w:t>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Delahaye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (217), pp.428-430. </w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.217.428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-02712-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05357734v1</w:t>
+                <w:t xml:space="preserve">hal-05066072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of third-generation oral cephalosporin prescribing by general practitioners: A regional survey in France</w:t>
+                <w:t xml:space="preserve">La thèse d’exercice en médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Descolas</w:t>
+                <w:t xml:space="preserve">Domitille Gourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ramassamy</w:t>
+                <w:t xml:space="preserve">William Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Riom</w:t>
+                <w:t xml:space="preserve">Lila Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lellouch</w:t>
+                <w:t xml:space="preserve">Josselin Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infection in Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, </w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (217), pp.428-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinpr.2025.100514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.217.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284839v1</w:t>
+                <w:t xml:space="preserve">hal-05357734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupe d’échanges et d’analyse de pratique en visioconférence : opportunité ou perspective liée à la pandémie de Covid-19 ?</w:t>
+                <w:t xml:space="preserve">Determinants of third-generation oral cephalosporin prescribing by general practitioners: A regional survey in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Angoulvant</w:t>
+                <w:t xml:space="preserve">Astrid Descolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bègue</w:t>
+                <w:t xml:space="preserve">Jérôme Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lacan</w:t>
+                <w:t xml:space="preserve">Thibaut Riom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lefeuvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.214.284⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infection in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinpr.2025.100514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143975v1</w:t>
+                <w:t xml:space="preserve">hal-05284839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sick leave prescriptions in general medicine: results from the ECOGEN study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Le groupe d’échanges et d’analyse de pratique en visioconférence : opportunité ou perspective liée à la pandémie de Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Orvain</w:t>
+                <w:t xml:space="preserve">Sophie Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">Pauline Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Paul Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.108. </w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (214), pp.284-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-02712-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56746/EXERCER.2025.214.284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066072v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity advice given by French general practitioners for low back pain and the role of digital e-health applications: a qualitative study</w:t>
               </w:r>
@@ -820,51 +820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bintou Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bmc Primary Care, 25 (1), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1084,51 +1084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najia Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.13. </w:t>
@@ -1166,51 +1166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing physical activity prescription with verbal advice for general practice patients with cardiovascular risk factors: results from the PEPPER randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,51 +1313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of coordinated care to reduce the risk of prolonged disability among patients suffering from subacute or recurrent acute low back pain in primary care: protocol of the CO.LOMB cluster-randomized, controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1616,51 +1616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Texier-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.25. </w:t>
@@ -1737,51 +1737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1803,98 +1803,738 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accessibilité aux soins : expériences d’habitants de France, zone non déficitaire en offre de soins. Étude qualitative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaveroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurence Penchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Congrès Médecine Générale France (CMGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transdisciplinary Understanding and Training on Research-Primary Heath Care (TUTOR-PHC) Knowledge Mobilization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, London (Ontario), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs associés à la prescription de kinésithérapie parmi les patients adultes consultant pour affection ostéo-articulaire en médecine générale : une approche multi-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs associés à la prescription de kinésithérapie parmi les patients adultes consultant pour affection ostéo-articulaire en médecine générale : une approche multi-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors associated with physiotherapy prescription among adult patients consulting for musculoskeletal disorders in primary care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th North American Primary Care Research Group (NAPCRG) annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the healthcare professionals involved in interprofessional team meetings in French multidisciplinary primary care centres? A quantitative analysis of eight centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1946,697 +2586,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233856v1</w:t>
-              </w:r>
-[...638 lines deleted...]
-                <w:t xml:space="preserve">hal-02480823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2648,575 +2648,575 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité aux soins depuis le déploiement des maisons de santé pluri-professionnelles : une scoping review de la littérature française</w:t>
+                <w:t xml:space="preserve">Comparaison entre la prescription écrite d’activité physique et les conseils oraux pour les patients à risque de maladie cardiovasculaires en médecine générale : résultats de l’essai contrôlé randomisé PEPPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Faivre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Missud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès du Collège de Médecine Générale France (CMGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148173v1</w:t>
+                <w:t xml:space="preserve">hal-05148746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thèse d’exercice en médecine générale : analyse d’un parcours pédagogique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessibilité aux soins depuis le déploiement des maisons de santé pluri-professionnelles : une scoping review de la littérature française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chopin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17e Congrès du Collège de Médecine Générale France (CMGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149170v1</w:t>
+                <w:t xml:space="preserve">hal-05148173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge coordonnée des patients lombalgiques en soins primaires. Mise en œuvre de l’essai clinique CO.LOMB</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La thèse d’exercice en médecine générale : analyse d’un parcours pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès du Collège de Médecine Générale France (CMGF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148824v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre la prescription écrite d’activité physique et les conseils oraux pour les patients à risque de maladie cardiovasculaires en médecine générale : résultats de l’essai contrôlé randomisé PEPPER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Missud</w:t>
+                <w:t xml:space="preserve">Prise en charge coordonnée des patients lombalgiques en soins primaires. Mise en œuvre de l’essai clinique CO.LOMB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès du Collège de Médecine Générale France (CMGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148746v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre la prescription écrite d’activité physique et les conseils oraux pour les patients à risque de maladies cardiovasculaires en médecine générale : résultats de l’essai contrôlé randomisé PEPPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,441 +3265,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessibilité aux soins des patients vivant en zone sous-dotée : expériences et représentations depuis l’émergence des maisons de santé pluri-professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès médecine générale France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège de la médecine générale, Mar 2022, PARIS, France</w:t>
+              <w:t xml:space="preserve">Séminaire Recherche Interdisciplinaire en Soins Primaires d’Angers (RISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979709v1</w:t>
+                <w:t xml:space="preserve">hal-05151312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche en soins primaire : Quoi de neuf sur la subdivision? Quelques projets du Département : CO.LOMB, Concert'MSP, SOPRANO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège des Généralistes Enseignants et Maîtres de Stage Universitaires du Maine-et-Loire, Mayenne et Sarthe (CGEMS), Apr 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Congrès national du CNGE (Collège National des Généralistes Enseignants)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151274v1</w:t>
+                <w:t xml:space="preserve">hal-03932146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité aux soins des patients vivant en zone sous-dotée : expériences et représentations depuis l’émergence des maisons de santé pluri-professionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Recherche Interdisciplinaire en Soins Primaires d’Angers (RISPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Congrès médecine générale France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de la médecine générale, Mar 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151312v1</w:t>
+                <w:t xml:space="preserve">hal-04979709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche en soins primaire : Quoi de neuf sur la subdivision? Quelques projets du Département : CO.LOMB, Concert'MSP, SOPRANO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national du CNGE (Collège National des Généralistes Enseignants)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Printemps de la médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège des Généralistes Enseignants et Maîtres de Stage Universitaires du Maine-et-Loire, Mayenne et Sarthe (CGEMS), Apr 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932146v1</w:t>
+                <w:t xml:space="preserve">hal-05151274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescriptions anticipées personnalisées en soins palliatifs à domicile et médecine générale</w:t>
               </w:r>
@@ -3890,51 +3890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IReSP-AAP 18-HSR-007, IReSP. 2022, 187p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4125,51 +4125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Gourdin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bellanger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Tillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.217.428" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284839v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Descolas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ramassamy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Riom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lellouch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinpr.2025.100514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Angoulvant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefeuvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orvain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02712-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehainault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Ouattara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02284-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997166v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adjeroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-01970-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Adjeroud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1581451/v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Connan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Missud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16302-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vizzini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Chhor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1156482" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucon Millord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chopin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Pape" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guineberteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.10.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Texier-Legendre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angoulvant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07285-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144226v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaveroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adjeroud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02480823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148824v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Connan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orvain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02712-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Gourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Tillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Delahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.217.428" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Descolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ramassamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Riom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lellouch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinpr.2025.100514" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Angoulvant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefeuvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehainault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Ouattara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02284-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997166v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adjeroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-01970-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Adjeroud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1581451/v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Connan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Missud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16302-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vizzini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Chhor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1156482" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucon Millord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chopin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Pape" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guineberteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.10.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Texier-Legendre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angoulvant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07285-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaveroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adjeroud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02480823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Connan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>