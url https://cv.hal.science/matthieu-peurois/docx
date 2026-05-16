--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1026,749 +1026,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with prescribing physiotherapy for adult patients consulting for musculoskeletal disorders in primary care; an ancillary study to ECOGEN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing physical activity prescription with verbal advice for general practice patients with cardiovascular risk factors: results from the PEPPER randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najia Adjeroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">L Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Missud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-1581451/v1⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-16302-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820561v1</w:t>
+                <w:t xml:space="preserve">hal-04191097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing physical activity prescription with verbal advice for general practice patients with cardiovascular risk factors: results from the PEPPER randomised controlled trial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of coordinated care to reduce the risk of prolonged disability among patients suffering from subacute or recurrent acute low back pain in primary care: protocol of the CO.LOMB cluster-randomized, controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Missud</w:t>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vizzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Chhor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-16302-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1156482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1156482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191097v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of coordinated care to reduce the risk of prolonged disability among patients suffering from subacute or recurrent acute low back pain in primary care: protocol of the CO.LOMB cluster-randomized, controlled study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prescriptions anticipées personnalisées en soins palliatifs à domicile et médecine générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphanie Bouchez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Faucon Millord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guineberteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2023.1156482⟩</w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (3), pp.126-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2021.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165921v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescriptions anticipées personnalisées en soins palliatifs à domicile et médecine générale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To which non-physician health professionals do French general practitioners refer their patients to and what factors are associated with these referrals? Secondary analysis of the French national cross-sectional ECOGEN study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guineberteau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Texier-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2021.10.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-021-07285-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765287v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which non-physician health professionals do French general practitioners refer their patients to and what factors are associated with these referrals? Secondary analysis of the French national cross-sectional ECOGEN study</w:t>
+                <w:t xml:space="preserve">Influence of low back pain characteristics on the healthcare procedures prescribed by general practitioners for adult patients: ancillary analysis of the French ECOGEN study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Texier-Legendre</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1777,522 +1643,518 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (3), pp.133-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité aux soins : expériences d’habitants de France, zone non déficitaire en offre de soins. Étude qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chaveroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Penchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Médecine Générale France (CMGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
+                <w:t xml:space="preserve">Accessibilité aux soins depuis le déploiement des maisons de santé pluri-professionnelles : une scoping review de la littérature française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Gay</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transdisciplinary Understanding and Training on Research-Primary Heath Care (TUTOR-PHC) Knowledge Mobilization Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, London (Ontario), Canada</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150016v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à la prescription de kinésithérapie parmi les patients adultes consultant pour affection ostéo-articulaire en médecine générale : une approche multi-niveau</w:t>
+                <w:t xml:space="preserve">Analyse des concertations pluriprofessionnelles au sein de 8 maisons de santé pluriprofessionnelles : un reflet des soins coordonnés centrés autour du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Transdisciplinary Understanding and Training on Research-Primary Heath Care (TUTOR-PHC) Knowledge Mobilization Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, London (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151558v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés à la prescription de kinésithérapie parmi les patients adultes consultant pour affection ostéo-articulaire en médecine générale : une approche multi-niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,113 +2173,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Facteurs associés à la prescription de kinésithérapie parmi les patients adultes consultant pour affection ostéo-articulaire en médecine générale : une approche multi-niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Factors associated with physiotherapy prescription among adult patients consulting for musculoskeletal disorders in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najia Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,79 +2423,79 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th North American Primary Care Research Group (NAPCRG) annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2593,322 +2580,440 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors associated with prescribing physiotherapy for adult patients consulting for musculoskeletal disorders in primary care; an ancillary study to ECOGEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre la prescription écrite d’activité physique et les conseils oraux pour les patients à risque de maladie cardiovasculaires en médecine générale : résultats de l’essai contrôlé randomisé PEPPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Missud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès du Collège de Médecine Générale France (CMGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité aux soins depuis le déploiement des maisons de santé pluri-professionnelles : une scoping review de la littérature française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès du Collège de Médecine Générale France (CMGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2952,51 +3057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3021,90 +3126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge coordonnée des patients lombalgiques en soins primaires. Mise en œuvre de l’essai clinique CO.LOMB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3172,77 +3277,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Missud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE) – Session publications phares</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
@@ -3366,51 +3471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3478,77 +3583,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concertation pluri professionnelle en MSP, profils et situations cliniques des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3590,51 +3695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche en soins primaire : Quoi de neuf sur la subdivision? Quelques projets du Département : CO.LOMB, Concert'MSP, SOPRANO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,90 +3803,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescriptions anticipées personnalisées en soins palliatifs à domicile et médecine générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faucon Millord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guineberteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3851,90 +3956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concertation pluri-professionnelle au sein des maisons de santé : une étude interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IReSP-AAP 18-HSR-007, IReSP. 2022, 187p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4125,51 +4230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orvain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02712-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Gourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Tillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Delahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.217.428" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Descolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ramassamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Riom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lellouch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinpr.2025.100514" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Angoulvant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefeuvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehainault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Ouattara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02284-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997166v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adjeroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-01970-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Adjeroud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1581451/v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Connan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Missud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16302-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165921v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vizzini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Chhor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1156482" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucon Millord" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chopin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Pape" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guineberteau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.10.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Texier-Legendre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angoulvant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07285-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaveroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151558v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adjeroud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02480823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Connan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455744v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fiquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Esvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-03142-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Orvain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02712-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357734v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Gourdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bellanger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Tillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Delahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.217.428" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284839v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Descolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ramassamy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Riom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lellouch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinpr.2025.100514" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Angoulvant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lacan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefeuvre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.284" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dehainault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gaillard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintou Ouattara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02284-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997166v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adjeroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-01970-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Connan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Missud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16302-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vizzini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Chhor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2023.1156482" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faucon Millord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chopin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Pape" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guineberteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2021.10.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Texier-Legendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angoulvant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-021-07285-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705571v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaveroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Penchaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05599706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faivre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153366v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adjeroud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02480823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Adjeroud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05233856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820561v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Connan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150069v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151312v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03932146v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979709v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151274v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03979382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>