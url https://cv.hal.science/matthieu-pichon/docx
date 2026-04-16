--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -231,265 +231,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner l’Aménagement dans un département de Géographie : évolution des rapports disciplinaires à partir du cas de l’Université Paris Diderot</w:t>
+                <w:t xml:space="preserve">Les recherches sur la ville en France : un champ cloisonné ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tem.4920⟩</w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56-1, pp.153-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.4022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01991566v1</w:t>
+                <w:t xml:space="preserve">halshs-03259531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur la ville en France : un champ cloisonné ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enseigner l’Aménagement dans un département de Géographie : évolution des rapports disciplinaires à partir du cas de l’Université Paris Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56-1, pp.153-179. </w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Former à l’aménagement et l’urbanisme, 39-40, pp.4920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ress.4022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tem.4920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03259531v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « professionnalisation » des formations en géographie : spécificité disciplinaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Pour une réflexion collective sur l'enseignement de la géographie à l'Université, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -523,77 +523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « professionnalisation » des formations en géographie : spécificité disciplinaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Leininger-Frézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -627,51 +627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace vécu, perceptions, cartes mentales : l’émergence d’un intérêt pour les représentations symboliques dans la géographie française (1966-1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (1), pp.95-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -697,538 +697,642 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographes et géographie dans La Vie urbaine (1950-1968). Quelques pistes de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les méthodes quantitatives dans les sciences humaines : quelles incidences sur les objets et processus de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « La Vie urbaine (1919-1978). L’actualité d’une revue disparue »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Groupe de contact FNRS - Humanités des données/Data-driven Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18863616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04725976v1</w:t>
+                <w:t xml:space="preserve">hal-05547459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à la croissance urbaine. Entre inquiétude et volontarisme, la réaction ambivalente des géographes d'une grande décennie 1960.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbaphobies XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études des mondes moderne et contemporain (Université Bordeaux Montaigne), Jan 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03938953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographers, urban policies and the powers that be in France (1960s-1990s). Between scientific autonomy and political heteronomy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Géographes et géographie dans La Vie urbaine (1950-1968). Quelques pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « La Vie urbaine (1919-1978). L’actualité d’une revue disparue »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le développement de l’histoire de l’urbanisme (ADHU), Dec 2023, Champs-sur-Marne (Université Paris Est Marne-la-Vallée), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03830672v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04725976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glimpse into the history of French contemporary urban geography : analyzing the relations between science and power (1960s-1990s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Geographers, urban policies and the powers that be in France (1960s-1990s). Between scientific autonomy and political heteronomy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Historical Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03842033v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French urban geography during the late 20th century : what kind of relations between science and socio-political life ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A glimpse into the history of French contemporary urban geography : analyzing the relations between science and power (1960s-1990s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EUGEO Congress on the Geography of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUGEO (Association of Geographical Societies in Europe), Sep 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference of Historical Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03842041v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03842033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « études urbaines » à la française ? Retour sur quelques approches interdisciplinaires dans la géographie urbaine (1970-1980)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">French urban geography during the late 20th century : what kind of relations between science and socio-political life ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ libre ? L’aménagement et l’urbanisme à l’épreuve des cadres théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">6th EUGEO Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUGEO (Association of Geographical Societies in Europe), Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03842048v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03842041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des « études urbaines » à la française ? Retour sur quelques approches interdisciplinaires dans la géographie urbaine (1970-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ libre ? L’aménagement et l’urbanisme à l’épreuve des cadres théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03842048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former aux métiers de la ville : le rôle des géographes dans la mise en place de formations en aménagement et urbanisme (1970-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de la ville. Rencontres internationales en urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU (Association pour la promotion de l'enseignement et de la recherche en aménagement et urbanisme), Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03842054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1238,125 +1342,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du DEA ATEG au master Géoprisme (1985-2022) : quarante ans de formation à la recherche par la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2023, Collection du Jubilé de l'Université Paris 1 Panthéon-Sorbonne, 979-10-351-0812-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1424,51 +1528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C7C861C"/>
+    <w:nsid w:val="4E1B668D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1655,51 +1759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4920" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1164" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842041v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4920" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1164" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quintin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18863616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>