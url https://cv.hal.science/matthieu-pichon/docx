--- v1 (2026-04-16)
+++ v2 (2026-05-30)
@@ -697,51 +697,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03259561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -835,632 +835,1201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire face à la croissance urbaine. Entre inquiétude et volontarisme, la réaction ambivalente des géographes d'une grande décennie 1960.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un écosystème au service de la patrimonialisation et des humanités numériques : l'exemple de l'ULB et du centre QuaDiHum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbaphobies XVIe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'études des mondes moderne et contemporain (Université Bordeaux Montaigne), Jan 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Numérisation des savoirs scientifiques au prisme des pratiques de recherche. Mémoires, usages et enjeux critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CollEx-Persée; Université de Lille; Persée, May 2026, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03938953v1</w:t>
+                <w:t xml:space="preserve">halshs-05637051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographes et géographie dans La Vie urbaine (1950-1968). Quelques pistes de recherche</w:t>
+                <w:t xml:space="preserve">Les thèses de doctorat, une source pour la socio-histoire de la recherche ? Réflexions à partir du cas de l'Université libre de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « La Vie urbaine (1919-1978). L’actualité d’une revue disparue »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le développement de l’histoire de l’urbanisme (ADHU), Dec 2023, Champs-sur-Marne (Université Paris Est Marne-la-Vallée), France</w:t>
+              <w:t xml:space="preserve">Séminaire "Socio-histoire de l'enseignement supérieur et de la recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Barrier; Emmanuelle Picard; Pierre Verschueren, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04725976v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographers, urban policies and the powers that be in France (1960s-1990s). Between scientific autonomy and political heteronomy.</w:t>
+                <w:t xml:space="preserve">Atouts heuristiques et limites de la prosopographie numérique. Réflexions autour d'un projet d'histoire des itinéraires académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Prosopographie numérique : nouvelles perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ratio DH (Université libre de Bruxelles); CAMIlle (Université libre de Bruxelles/KBR-Bibliothèque royale de Belgique), Oct 2025, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03830672v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glimpse into the history of French contemporary urban geography : analyzing the relations between science and power (1960s-1990s)</w:t>
+                <w:t xml:space="preserve">La numérisation est-elle encore un problème ? Réflexions autour de l'OCR du corpus des thèses de l'Université libre de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Historical Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Journée d'études "Reconnaissance automatique de caractères et extraction d'information spatiale à partir de sources anciennes numérisées"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Maisonobe, Dec 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03842033v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French urban geography during the late 20th century : what kind of relations between science and socio-political life ?</w:t>
+                <w:t xml:space="preserve">Traiter les données issues d'archives : explorer un corpus de thèses avec des outils de visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EUGEO Congress on the Geography of Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUGEO (Association of Geographical Societies in Europe), Sep 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Les archives en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Philosophie et Sciences sociales (Université libre de Bruxelles); Faculté Lettres, Traduction et Communication (Université libre de Bruxelles); Maison des Sciences Humaines (Université libre de Bruxelles); Département des Archives (Université libre de Bruxelles), Dec 2025, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03842041v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des « études urbaines » à la française ? Retour sur quelques approches interdisciplinaires dans la géographie urbaine (1970-1980)</w:t>
+                <w:t xml:space="preserve">Dissertations by the Numbers: Decoding PhD Theses with Computational Methods. Findings and Questions from the University of Brussels Case (1890-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ libre ? L’aménagement et l’urbanisme à l’épreuve des cadres théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">XIV Atelier Héloïse Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier Héloïse, European Network on Digital Academic History, Nov 2025, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03842048v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préfiguration de la section 24 du Conseil national des universités (CNU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Association pour le développement de l'histoire de l'urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le développement de l'histoire de l'urbanisme (ADHU), Nov 2024, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire face à la croissance urbaine. Entre inquiétude et volontarisme, la réaction ambivalente des géographes d'une grande décennie 1960.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbaphobies XVIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études des mondes moderne et contemporain (Université Bordeaux Montaigne), Jan 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03938953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographes et géographie dans La Vie urbaine (1950-1968). Quelques pistes de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « La Vie urbaine (1919-1978). L’actualité d’une revue disparue »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le développement de l’histoire de l’urbanisme (ADHU), Dec 2023, Champs-sur-Marne (Université Paris Est Marne-la-Vallée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04725976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geographers, urban policies and the powers that be in France (1960s-1990s). Between scientific autonomy and political heteronomy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03830672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A glimpse into the history of French contemporary urban geography : analyzing the relations between science and power (1960s-1990s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Historical Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03842033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French urban geography during the late 20th century : what kind of relations between science and socio-political life ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th EUGEO Congress on the Geography of Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUGEO (Association of Geographical Societies in Europe), Sep 2017, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03842041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des « études urbaines » à la française ? Retour sur quelques approches interdisciplinaires dans la géographie urbaine (1970-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ libre ? L’aménagement et l’urbanisme à l’épreuve des cadres théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03842048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former aux métiers de la ville : le rôle des géographes dans la mise en place de formations en aménagement et urbanisme (1970-1990)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de la ville. Rencontres internationales en urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU (Association pour la promotion de l'enseignement et de la recherche en aménagement et urbanisme), Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03842054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire face à la croissance urbaine. Entre inquiétude et volontarisme, la réaction ambivalente des géographes d'une grande décennie 1960</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Chassaigne; Caroline Le Mao. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbaphobies XIXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, 2026, 979-10-300-1200-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du DEA ATEG au master Géoprisme (1985-2022) : quarante ans de formation à la recherche par la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Didelon-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2023, Collection du Jubilé de l'Université Paris 1 Panthéon-Sorbonne, 979-10-351-0812-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1528,51 +2097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E1B668D"/>
+    <w:nsid w:val="C1C8EB58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1759,51 +2328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4920" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1164" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quintin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18863616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842033v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842041v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730846v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259531v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991566v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4920" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1164" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830693v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.502" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quintin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18863616" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05637051v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615745v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842041v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03842054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon-Loiseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>