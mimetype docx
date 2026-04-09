--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -364,261 +364,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision d'ensemble au coeur de la prévision numérique du temps : état des lieux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic evaluation of the predictability of different Mediterranean cyclone categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Brousseau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rieutord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2024-0057⟩</w:t>
+              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.1409-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/wcd-5-1409-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-04667583v1</w:t>
+                <w:t xml:space="preserve">hal-04751722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic evaluation of the predictability of different Mediterranean cyclone categories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prévision d'ensemble au coeur de la prévision numérique du temps : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Descamps</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rieutord</w:t>
+                <w:t xml:space="preserve">P. Brousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (4), pp.1409-1427. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126, pp.036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wcd-5-1409-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2024-0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751722v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-04667583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Emulation of Kilometer-Scale Numerical Weather Predictions with Generative Adversarial Networks: A Proof of Concept</w:t>
               </w:r>
@@ -728,425 +728,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-04438969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pre-Operational System Based on the Assimilation of MODIS Aerosol Optical Depth in the MOCAGE Chemical Transport Model</w:t>
+                <w:t xml:space="preserve">Combining short-range dispersion simulations with fine-scale meteorological ensembles: probabilistic indicators and evaluation during a 85 Kr field campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
+                <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Cornut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14081949⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (24), pp.15793-15816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-15793-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">meteo-03805828v1</w:t>
+                <w:t xml:space="preserve">hal-03971850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining short-range dispersion simulations with fine-scale meteorological ensembles: probabilistic indicators and evaluation during a 85 Kr field campaign</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irène Korsakissok</w:t>
+                <w:t xml:space="preserve">Detection of bow echoes in kilometer-scale forecasts using a convolutional neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rottner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Descamps</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-15793-2022⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/AIES-D-21-0010.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971850v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03811214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of bow echoes in kilometer-scale forecasts using a convolutional neural network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rottner</w:t>
+                <w:t xml:space="preserve">A Pre-Operational System Based on the Assimilation of MODIS Aerosol Optical Depth in the MOCAGE Chemical Transport Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Cornut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence for the Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/AIES-D-21-0010.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14081949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-03811214v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">meteo-03805828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUNADICS-AV early warning system dedicated to supporting aviation in the case of a crisis from natural airborne hazards and radionuclide clouds</w:t>
               </w:r>
@@ -1779,295 +1779,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A volcanic-hazard demonstration exercise to assess and mitigate the impacts of volcanic ash clouds on civil and military aviation</w:t>
+                <w:t xml:space="preserve">Comparison of tropospheric NO2 columns from MAX-DOAS retrievals and regional air quality model simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Hirtl</w:t>
+                <w:t xml:space="preserve">Anne-Marlene Blechschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Arnold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Brenot</w:t>
+                <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Coltelli</w:t>
+                <w:t xml:space="preserve">Adriana Coman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyana Curier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Eskes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-1719-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.2795-2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-2795-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484545v1</w:t>
+                <w:t xml:space="preserve">hal-04568644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of tropospheric NO2 columns from MAX-DOAS retrievals and regional air quality model simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A volcanic-hazard demonstration exercise to assess and mitigate the impacts of volcanic ash clouds on civil and military aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Coman</w:t>
+                <w:t xml:space="preserve">Marcus Hirtl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyana Curier</w:t>
+                <w:t xml:space="preserve">Delia Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Baro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henk Eskes</w:t>
+                <w:t xml:space="preserve">Mauro Coltelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (5), pp.2795-2823. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.1719-1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-2795-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-1719-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568644v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring aerosols over Europe: an assessment of the potential benefit of assimilating the VIS04 measurements from the future MTG/FCI geostationary imager</w:t>
               </w:r>
@@ -2969,222 +2969,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Assessment of the Predictability of Tropical Cyclone Tracks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Verification of Ensemble-Based Uncertainty Circles around Tropical Cyclone Track Forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2011MWR3627.1⟩</w:t>
+              <w:t xml:space="preserve">Weather and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.664--676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/WAF-D-11-00007.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961366v1</w:t>
+                <w:t xml:space="preserve">hal-00961377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verification of Ensemble-Based Uncertainty Circles around Tropical Cyclone Track Forecasts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Assessment of the Predictability of Tropical Cyclone Tracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Forecasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (5), pp.664--676. </w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 139 (11), pp.3600--3608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/WAF-D-11-00007.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2011MWR3627.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00961377v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of monsoon depressions in the Southwest Indian Ocean: Synoptic descriptions and stratosphere to troposphere exchange investigations</w:t>
               </w:r>
@@ -3294,347 +3294,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-00540234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Baroclinic Dynamics of Surface Cyclones Crossing a Zonal Jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Gilet</w:t>
+                <w:t xml:space="preserve">Forecasting tropical cyclones using Aladin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aladin Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36, pp.33--36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961374v1</w:t>
+                <w:t xml:space="preserve">hal-01196880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting tropical cyclones using Aladin</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet Cyprim, partie I : Cyclogenèses et précipitations intenses en région méditerranéenne : origines et caractéristiques. - Cyclogenesis and heavy precipitations in the Mediterranean area: origins and characteristics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Argence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aladin Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/28828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196880v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00448250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Cyprim, partie I : Cyclogenèses et précipitations intenses en région méditerranéenne : origines et caractéristiques. - Cyclogenesis and heavy precipitations in the Mediterranean area: origins and characteristics.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear Baroclinic Dynamics of Surface Cyclones Crossing a Zonal Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Joly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwendal Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 66, pp.18-28. </w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (10), pp.3021--3041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/28828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2009JAS3086.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00448250v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet representation of synoptic-scale coherent structures</w:t>
               </w:r>
@@ -3847,103 +3847,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the use of meteorological ensembles for short distance dispersion of radionuclides in case of an accidental release in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness El-Ouartassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HARMO2022 - 21st International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aveiro (Portugal), Portugal. pp.185541</w:t>
@@ -4110,51 +4110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVING THERMODYNAMIC RETRIEVALS FROM IASI DATA USING REALISTIC OZONE AND OZONE-SENSITIVE CHANNELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coopmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,51 +4244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Arteta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Guth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4536,152 +4536,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haeffelin</w:t>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coulomb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968053v1</w:t>
+                <w:t xml:space="preserve">hal-00968044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between a midlatitude upper-level trough and tropical cyclone Dora (2007) over the Southwest Indian Ocean</w:t>
               </w:r>
@@ -4756,368 +4756,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968044v1</w:t>
+                <w:t xml:space="preserve">hal-00968053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Forecasting at RSMC La Réunion</w:t>
+                <w:t xml:space="preserve">Uncertainty cones deduced from an ensemble prediction system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N Girardot</w:t>
+                <w:t xml:space="preserve">Ghislain Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on tropical cyclone ensemble forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196878v1</w:t>
+                <w:t xml:space="preserve">hal-01196876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty cones deduced from an ensemble prediction system</w:t>
+                <w:t xml:space="preserve">Ensemble Forecasting at RSMC La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Faure</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on tropical cyclone ensemble forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196876v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts on tropical cyclone structure and intensity change</w:t>
               </w:r>
@@ -5241,51 +5241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5381,51 +5381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical cyclone track forecasts using a limited-area model: sensitivity to the lateral boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WGNE Blue Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3--09, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6088,51 +6088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05306500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rottner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0108.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arriolabengoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crispel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-18051-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04667583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2024-0057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doiteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rieutord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-1409-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04438969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brochet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-23-0006.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805828v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081949" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03811214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-21-0010.1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Gent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3367-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bigeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Si&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bugliaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3731-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Scherllin-Pirscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnold Arias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Baro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2973-2021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Aabaribaoune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-28-1-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Piontek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schumann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marenco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hirtl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coltelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-1719-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marlene Blechschmidt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyana Curier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Eskes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-2795-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02051475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Raymond Descheemaecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1251-2019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Leroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0224.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andersson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arteta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2777-2015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-409-2014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-793-2013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059700v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-12-0293.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011MWR3627.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961377v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-11-00007.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00540234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feld Elodie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroff Philippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD013390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961374v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gilet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAS3086.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196880v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28828" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00330026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JAS2618.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00195293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR2955.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descheemaecker Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_91" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787063v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langlade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girardot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962278v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Evans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619678v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouyssel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05306500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rottner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0108.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arriolabengoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crispel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-18051-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doiteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rieutord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-1409-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04667583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2024-0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04438969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brochet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-23-0006.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03811214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-21-0010.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081949" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Gent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3367-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bigeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Si&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bugliaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3731-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Scherllin-Pirscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnold Arias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Baro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2973-2021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Aabaribaoune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-28-1-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Piontek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schumann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marenco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marlene Blechschmidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyana Curier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Eskes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-2795-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hirtl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coltelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-1719-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02051475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Raymond Descheemaecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1251-2019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Leroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0224.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andersson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arteta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2777-2015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-409-2014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-793-2013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059700v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-12-0293.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-11-00007.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011MWR3627.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00540234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feld Elodie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroff Philippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD013390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28828" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961374v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gilet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAS3086.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00330026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JAS2618.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00195293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR2955.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descheemaecker Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_91" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787063v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langlade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girardot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962278v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Evans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619678v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouyssel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>