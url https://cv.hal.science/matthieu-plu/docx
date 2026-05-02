--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -364,261 +364,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic evaluation of the predictability of different Mediterranean cyclone categories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prévision d'ensemble au coeur de la prévision numérique du temps : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Doiteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rieutord</w:t>
+                <w:t xml:space="preserve">P. Brousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/wcd-5-1409-2024⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126, pp.036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2024-0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751722v1</w:t>
+                <w:t xml:space="preserve">meteo-04667583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision d'ensemble au coeur de la prévision numérique du temps : état des lieux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic evaluation of the predictability of different Mediterranean cyclone categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Doiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pantillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Raynaud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brousseau</w:t>
+                <w:t xml:space="preserve">Thomas Rieutord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 126, pp.036. </w:t>
+              <w:t xml:space="preserve">Weather and Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.1409-1427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2024-0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/wcd-5-1409-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">meteo-04667583v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Emulation of Kilometer-Scale Numerical Weather Predictions with Generative Adversarial Networks: A Proof of Concept</w:t>
               </w:r>
@@ -786,51 +786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (24), pp.15793-15816. </w:t>
@@ -3886,51 +3886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Korsakissok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4536,588 +4536,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+                <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968044v1</w:t>
+                <w:t xml:space="preserve">hal-00968053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between a midlatitude upper-level trough and tropical cyclone Dora (2007) over the Southwest Indian Ocean</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ROSEA : Réseau d'Observatoires pour la Surveillance et l'Exploration de l'Atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keckhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Conference on Hurricanes and Tropical Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Ponte Vedra Beach, Florida, United States. https://ams.confex.com/ams/30Hurricane/webprogram/Paper205109.html</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787063v1</w:t>
+                <w:t xml:space="preserve">hal-00968044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between a midlatitude upper-level trough and tropical cyclone Dora (2007) over the Southwest Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">30th Conference on Hurricanes and Tropical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Ponte Vedra Beach, Florida, United States. https://ams.confex.com/ams/30Hurricane/webprogram/Paper205109.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968053v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty cones deduced from an ensemble prediction system</w:t>
+                <w:t xml:space="preserve">Ensemble Forecasting at RSMC La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Faure</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Girardot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on tropical cyclone ensemble forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196876v1</w:t>
+                <w:t xml:space="preserve">hal-01196878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Forecasting at RSMC La Réunion</w:t>
+                <w:t xml:space="preserve">Uncertainty cones deduced from an ensemble prediction system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N Girardot</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on tropical cyclone ensemble forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196878v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts on tropical cyclone structure and intensity change</w:t>
               </w:r>
@@ -5241,51 +5241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6088,51 +6088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05306500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rottner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0108.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arriolabengoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crispel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-18051-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doiteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rieutord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-1409-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04667583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2024-0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04438969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brochet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-23-0006.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03811214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-21-0010.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081949" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Gent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3367-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bigeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Si&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bugliaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3731-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Scherllin-Pirscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnold Arias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Baro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2973-2021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Aabaribaoune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-28-1-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Piontek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schumann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marenco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marlene Blechschmidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyana Curier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Eskes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-2795-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hirtl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coltelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-1719-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02051475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Raymond Descheemaecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1251-2019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Leroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0224.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andersson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arteta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2777-2015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-409-2014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-793-2013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059700v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-12-0293.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-11-00007.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011MWR3627.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00540234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feld Elodie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroff Philippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD013390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28828" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961374v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gilet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAS3086.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00330026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JAS2618.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00195293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR2955.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descheemaecker Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_91" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787063v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196876v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langlade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girardot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962278v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Evans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619678v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouyssel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05306500v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rottner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-24-0108.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Arriolabengoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crispel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-18051-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04667583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2024-0057" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doiteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pantillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Descamps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rieutord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wcd-5-1409-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04438969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brochet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rambour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-23-0006.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971850v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El-Ouartassy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Korsakissok" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-15793-2022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03811214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/AIES-D-21-0010.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-03805828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Cornut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081949" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484548v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Gent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3367-2021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484554v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bigeard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Si&#269;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Emili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bugliaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-3731-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Scherllin-Pirscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnold Arias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Baro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2973-2021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M&#233;nard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Aabaribaoune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-28-1-2021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Piontek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Schumann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Marenco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marlene Blechschmidt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Coman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyana Curier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Eskes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-2795-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hirtl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Arnold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coltelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-1719-2020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02051475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Raymond Descheemaecker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marecal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Claeyman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Olivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1251-2019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coopmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guidard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fourri&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JD027901" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Leroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-15-0224.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Henri Peuch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andersson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andersson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arteta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-2777-2015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Nan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;chou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-409-2014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-793-2013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059700v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-12-0293.1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961377v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caroff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WAF-D-11-00007.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961366v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011MWR3627.1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00540234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feld Elodie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroff Philippe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JD013390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196880v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Argence" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Joly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28828" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961374v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gilet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Rivi&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JAS3086.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00330026v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JAS2618.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00195293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR2955.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01689370v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descheemaecker Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-01399168v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_91" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Courcoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delmas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keckhut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoareau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787063v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196878v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Langlade" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Girardot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196876v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962278v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Evans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Avila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01196873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guerbette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Mahfouf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619678v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouyssel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>