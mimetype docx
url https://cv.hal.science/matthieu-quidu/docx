--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu QUIDU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en STAPS-Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ Lyon, Université Claude Bernard Lyon 1, Laboratoire sur les Vulnérabilités et l'Innovations dans le Sport (L-ViS EA7428)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le CrossFit® au sein du champ d’apprentissage n°5 : exploiter la diversité des formats de WOD et la richesse motrice des mouvements fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gottsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des coureurs à pied amateurs ôtent leur montre connectée : étude des expériences corporelles de l’auto-quantification à partir d’une méthodologie par retrait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps in walking, the potential beginnings of resonance? The inaugural experience of mountain walking among vocational high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.98-117. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2592220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Determinants of the Trajectories of Self-quantification and Digitalization of Professional Cyclists’ Physical Activity: Theoretical and Methodological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Transilvania University of Braşov •</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (66), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des coureurs à pied amateurs ôtent leur montre connectée : étude des expériences corporelles de l’auto-quantification à partir d’une méthodologie par retrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.91-115. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14av1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogy of resonance and physical education: a critical discussion of Rosa’s proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2575272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche « minimaliste » de la musculation en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir son pied en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Becoming an “Exercise addict”: Analyzing Exercise Addiction Processes Through the Sociology of Dispositional and Contextual Plurality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Larocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143, pp.99-121. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.143.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une sportive de haut niveau, développer une morphologie « hors normes » et « rester une femme » ? Essai sur les fondements d’une équation socialement impensable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convaincre le lecteur de s’engager dans un projet de transformation corporelle : analyses croisées des techniques argumentaires mobilisées par les concepteurs de trois méthodes de culture physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.63-100. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.023.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la marche en EPS, est-ce bien sérieux? Enjeux éducatifs d'une pratique à &amp;quot;contre-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans des méthodes mixtes de recherche : croyances ontologiques et vertus épistémiques sous-tendant une pratique scientifique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141, pp.55-76. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.141.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre résonance et aliénation: interroger les pratiques sportives contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer l’innovation dans le champ de la culture physique : étude de trois méthodes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), pp.109-135. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2023.2184024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying or resisting social normativity? A carnal inquiry into exercise addiction experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jaimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 327, pp.115948. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.115948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations et Dynamiques de Transformation des Émotions des Élèves : Vers une École de la Résonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation à et par l’auto-quantification en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.103-133. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.7754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Lafay de musculation : une instance de façonnage anatomiquement différencié des corps des femmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles expériences intimes et pratiques effectives de la course à pied quantifiée ? Étude des usages « ordinaires » des montres connectées chez des coureurs et coureuses amateur.es à partir d’une auto-explicitation en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation observante de Loïc Wacquant comme nouvelle doxa méthodologique dans les recherches en sciences sociales sur les sports de combat? Arguments pour la réhabilitation d’un pluralisme réflexif et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.218-242. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2091714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre ses multiples micro-carrières sportives en accéléré » : Réflexions sur la voracité, la versatilité et l'impatience sportives contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Hadjeras, Stéphane (2021). Georges Carpentier : l’incroyable destin d’un boxeur devenu star. Préface de Georges Vigarello. Paris, Nouveau Monde, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cage à l'octogone : le MMA devenu noble art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-quantification de son activité sportive altère-t-elle la qualité de l’expérience vécue? Un scénario possible de l’abandon massif des pratiques de self-tracking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand on est petit, on a du génie ! Une analyse des apports de Luc Steins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches du handball</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts , une « atteinte à la dignité humaine » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), pp.111-151. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.431.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, entre innovation et hybridation : genèse et développement techniques d’un sport de combat de synthèse. Étude empirique de la diversité des techniques victorieuses à l’Ultimate Fighting Championship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.137-185. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.013.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, entre innovation et hybridation : genèse et développement techniques d’un sport de combat de synthèse. Étude empirique de la diversité des techniques victorieuses à l’Ultimate Fighting Championship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.137-185. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.013.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts , une « atteinte à la dignité humaine » ? Quelques hypothèses sur les fondements de nos jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 43 (1), pp.111-151. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.431.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Normaliens et pratiquants de Mixed Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CrossFit, le Mixed Martial Arts et le néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril (4), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1804.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle créativité corporelle en MMA ? Entre uniformisation gestuelle et compensations techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Moral Crusades” Against Combat Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22618/TP.PJCV.20171.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Crusades&amp;quot; Against the Combat Sports: Between Permanence and Reconfigurations. The Cases of English Boxing, Muay Thai, and Mixed Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.172-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining first- and third-person data in Sports science. Analysis of an original methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2018003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. MMA et engagement corporel paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer le Mixed Martial Arts dans l'enseignement supérieur : un sport de combat sulfureux au service du bien-être des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités sportives ' hybrides ' comme réponse à l'accélération des rythmes de vie. Le cas de la pratique du Mixed Martial Arts à l'École Normale Supérieure de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation pluridisciplinaire mais sélective des fractales en STAPS : modalités et effets de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De la nécessité d’une réflexion épistémologique en STAPS, 94, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2016003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde pluriel : opportunité ou entrave à la &amp;quot;vie bonne&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat mixte en EPS: un sport éducatif acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage symbolique des œuvres épistémologiques de Gaston Bachelard, Michel Serres et Edgar Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.113.4.3136932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation des données en première et troisième personnes. De la genèse d’une méthodologie originale en Science du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'expérience corporelle de la pluralité : le cas de l'enseignant d'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2013109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbolisme des épistémologues : étude de cas chez Gaston Bachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121 (3), pp.29. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.121.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic and dispositional approaches of the relation to scientific knowledge of physical education teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.161-186. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1016753ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec un auteur, Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mécanismes et mobiles des abus théoriques en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XLIII (1), p. 261-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences logiques et paradigmes analytiques du programme de recherche « mouvement de régionalisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 69 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.069.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thêmata dans la recherche en STAPS : motivations et modalités d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.084.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnographie des pratiques sportives face aux théories sociologiques de l'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pieds nus en EPS : entre sensations inédites et techniques corporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer l’innovation dans le champ concurrentiel de la culture physique : analyse des techniques argumentaires mobilisées par trois concepteurs de « nouvelles » méthodes de musculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société de sociologie du sport de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacération faciale, oreille en chou-fleur et nez cassé chez les sportives : faire évoluer l'ordre du genre par l'acceptation de la blessure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès de la Société de sociologie du sport en langue française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauliflower ear, facial laceration and broken nose in female athletes: Complying versus resisting the taboo of facial injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se détacher (objets, chiffres, compétitions...) pour mieux se connecter à la nature ? Diversité des significations et des carrières minimalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreille en chou-fleur, lacération faciale et nez cassé chez lessportives : se conformer versus résister au tabou de la blessure auvisage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon 2, Jul 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples engagements &amp;quot; paradoxaux &amp;quot; en MMA : pour un questionnement épistémologique de cette récurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts entre innovation et hybridation : genèse et développement d&amp;quot;un sport de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les vulnérabilités et l’innovation dans les sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; drôle de guerre &amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d&amp;quot;un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Education physique et sportive à l'heure des tutoriels sur youtube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliens et combattants de Mixed martial arts : dissonance culturelle ou conformisme néolibéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliens et pratiquants de MMA: une transgression conformiste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MMA et le CrossFit : champions et symptômes du néolibéralisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de la forme: regards sociologiques sur le marché du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble / PUG. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Revue EPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPCS : L'enseignement de spécialité (classe de Terminale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dossier EPS n°92, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures physiques et (renforcement versus atténuation de la) bi-catégorisation sexuée : les mises en scène variées des corps des femmes chez trois concepteurs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sportives dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2842878795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, une &amp;quot; atteinte à la dignité humaine &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epron, Aurélie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les sports de combat et les arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses Universitaires de Toulouse, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : l’agrégation externe d’EPS comme analyseur du (dys ?)fonctionnement actuel des STAPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Alanbagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout-en-un STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Éducation Physique et Sportive à l'heure des tutoriels sur youtube et des applications pour smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Education physique et sportive à l'heure des tutoriels sur youtube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; drôle de guerre &amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d'un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples engagements &amp;quot; paradoxaux &amp;quot; en MMA : pour un questionnement épistémologique de cette récurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;drôle de guerre&amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d'un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts martiaux mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Volume 2 : les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.409-422, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobiles corporels de la recherche : tout investissement scientifique s’enracine-t-il dans un corps souffrant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du corps savant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome II, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement, tome II, innovations théoriques et implications pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du savant comme obstacle épistémologique chez Gaston Bachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du corps savant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rapports à la pluralité théorique dans et pour l’intervention en EPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résonances symboliques des innovations paradigmatiques contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De divers modes de relation entre traditions et innovations théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique des notions d’innovation et de tradition théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure du corps dans l’épistémologie au 20ème siècle: trois thèses sur la valeur épistémologique de la corporéité du savant dans l'intelligence scientifique de l'objet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur: une méthodologie immersive.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire du corps en Sciences humaines et sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2008, CNRS Dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les STAPS face à la pluralité épistémique: approches analytique, normative et compréhensive à partir de l'étude des revues STAPS et Science & Motricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université Nancy 2, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011NAN21029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu QUIDU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en STAPS-Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ Lyon, Université Claude Bernard Lyon 1, Laboratoire sur les Vulnérabilités et l'Innovations dans le Sport (L-ViS EA7428)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogy of resonance and physical education: a critical discussion of Rosa’s proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.118-139. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2575272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des coureurs à pied amateurs ôtent leur montre connectée : étude des expériences corporelles de l’auto-quantification à partir d’une méthodologie par retrait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps in walking, the potential beginnings of resonance? The inaugural experience of mountain walking among vocational high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.98-117. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2592220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Determinants of the Trajectories of Self-quantification and Digitalization of Professional Cyclists’ Physical Activity: Theoretical and Methodological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Transilvania University of Braşov •</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (66), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gottsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le CrossFit® au sein du champ d’apprentissage n°5 : exploiter la diversité des formats de WOD et la richesse motrice des mouvements fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des coureurs à pied amateurs ôtent leur montre connectée : étude des expériences corporelles de l’auto-quantification à partir d’une méthodologie par retrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.91-115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14av1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gottsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir son pied en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche « minimaliste » de la musculation en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Becoming an “Exercise addict”: Analyzing Exercise Addiction Processes Through the Sociology of Dispositional and Contextual Plurality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Larocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143, pp.99-121. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.143.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une sportive de haut niveau, développer une morphologie « hors normes » et « rester une femme » ? Essai sur les fondements d’une équation socialement impensable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convaincre le lecteur de s’engager dans un projet de transformation corporelle : analyses croisées des techniques argumentaires mobilisées par les concepteurs de trois méthodes de culture physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.63-100. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.023.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la marche en EPS, est-ce bien sérieux? Enjeux éducatifs d'une pratique à &amp;quot;contre-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans des méthodes mixtes de recherche : croyances ontologiques et vertus épistémiques sous-tendant une pratique scientifique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141, pp.55-76. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.141.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre résonance et aliénation: interroger les pratiques sportives contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer l’innovation dans le champ de la culture physique : étude de trois méthodes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), pp.109-135. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2023.2184024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying or resisting social normativity? A carnal inquiry into exercise addiction experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jaimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 327, pp.115948. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.115948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations et Dynamiques de Transformation des Émotions des Élèves : Vers une École de la Résonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation à et par l’auto-quantification en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.103-133. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.7754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Lafay de musculation : une instance de façonnage anatomiquement différencié des corps des femmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles expériences intimes et pratiques effectives de la course à pied quantifiée ? Étude des usages « ordinaires » des montres connectées chez des coureurs et coureuses amateur.es à partir d’une auto-explicitation en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation observante de Loïc Wacquant comme nouvelle doxa méthodologique dans les recherches en sciences sociales sur les sports de combat? Arguments pour la réhabilitation d’un pluralisme réflexif et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.218-242. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2091714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre ses multiples micro-carrières sportives en accéléré » : Réflexions sur la voracité, la versatilité et l'impatience sportives contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Hadjeras, Stéphane (2021). Georges Carpentier : l’incroyable destin d’un boxeur devenu star. Préface de Georges Vigarello. Paris, Nouveau Monde, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand on est petit, on a du génie ! Une analyse des apports de Luc Steins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches du handball</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-quantification de son activité sportive altère-t-elle la qualité de l’expérience vécue? Un scénario possible de l’abandon massif des pratiques de self-tracking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cage à l'octogone : le MMA devenu noble art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts , une « atteinte à la dignité humaine » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), pp.111-151. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.431.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, entre innovation et hybridation : genèse et développement techniques d’un sport de combat de synthèse. Étude empirique de la diversité des techniques victorieuses à l’Ultimate Fighting Championship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.137-185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.013.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, entre innovation et hybridation : genèse et développement techniques d’un sport de combat de synthèse. Étude empirique de la diversité des techniques victorieuses à l’Ultimate Fighting Championship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.137-185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.013.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts , une « atteinte à la dignité humaine » ? Quelques hypothèses sur les fondements de nos jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 43 (1), pp.111-151. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.431.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Moral Crusades” Against Combat Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22618/TP.PJCV.20171.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle créativité corporelle en MMA ? Entre uniformisation gestuelle et compensations techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CrossFit, le Mixed Martial Arts et le néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril (4), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1804.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Normaliens et pratiquants de Mixed Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Crusades&amp;quot; Against the Combat Sports: Between Permanence and Reconfigurations. The Cases of English Boxing, Muay Thai, and Mixed Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.172-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. MMA et engagement corporel paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining first- and third-person data in Sports science. Analysis of an original methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2018003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer le Mixed Martial Arts dans l'enseignement supérieur : un sport de combat sulfureux au service du bien-être des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités sportives ' hybrides ' comme réponse à l'accélération des rythmes de vie. Le cas de la pratique du Mixed Martial Arts à l'École Normale Supérieure de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation pluridisciplinaire mais sélective des fractales en STAPS : modalités et effets de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De la nécessité d’une réflexion épistémologique en STAPS, 94, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2016003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde pluriel : opportunité ou entrave à la &amp;quot;vie bonne&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat mixte en EPS: un sport éducatif acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage symbolique des œuvres épistémologiques de Gaston Bachelard, Michel Serres et Edgar Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.113.4.3136932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'expérience corporelle de la pluralité : le cas de l'enseignant d'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2013109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation des données en première et troisième personnes. De la genèse d’une méthodologie originale en Science du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbolisme des épistémologues : étude de cas chez Gaston Bachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121 (3), pp.29. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.121.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic and dispositional approaches of the relation to scientific knowledge of physical education teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.161-186. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1016753ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec un auteur, Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mécanismes et mobiles des abus théoriques en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XLIII (1), p. 261-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences logiques et paradigmes analytiques du programme de recherche « mouvement de régionalisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 69 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.069.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thêmata dans la recherche en STAPS : motivations et modalités d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.084.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnographie des pratiques sportives face aux théories sociologiques de l'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pieds nus en EPS : entre sensations inédites et techniques corporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer l’innovation dans le champ concurrentiel de la culture physique : analyse des techniques argumentaires mobilisées par trois concepteurs de « nouvelles » méthodes de musculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société de sociologie du sport de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacération faciale, oreille en chou-fleur et nez cassé chez les sportives : faire évoluer l'ordre du genre par l'acceptation de la blessure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès de la Société de sociologie du sport en langue française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauliflower ear, facial laceration and broken nose in female athletes: Complying versus resisting the taboo of facial injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se détacher (objets, chiffres, compétitions...) pour mieux se connecter à la nature ? Diversité des significations et des carrières minimalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreille en chou-fleur, lacération faciale et nez cassé chez lessportives : se conformer versus résister au tabou de la blessure auvisage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon 2, Jul 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts entre innovation et hybridation : genèse et développement d&amp;quot;un sport de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les vulnérabilités et l’innovation dans les sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples engagements &amp;quot; paradoxaux &amp;quot; en MMA : pour un questionnement épistémologique de cette récurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; drôle de guerre &amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d&amp;quot;un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Education physique et sportive à l'heure des tutoriels sur youtube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliens et pratiquants de MMA: une transgression conformiste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliens et combattants de Mixed martial arts : dissonance culturelle ou conformisme néolibéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MMA et le CrossFit : champions et symptômes du néolibéralisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de la forme: regards sociologiques sur le marché du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble / PUG. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures physiques et (renforcement versus atténuation de la) bi-catégorisation sexuée : les mises en scène variées des corps des femmes chez trois concepteurs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sportives dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2842878795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Revue EPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPCS : L'enseignement de spécialité (classe de Terminale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dossier EPS n°92, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, une &amp;quot; atteinte à la dignité humaine &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epron, Aurélie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les sports de combat et les arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses Universitaires de Toulouse, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : l’agrégation externe d’EPS comme analyseur du (dys ?)fonctionnement actuel des STAPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Alanbagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout-en-un STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Éducation Physique et Sportive à l'heure des tutoriels sur youtube et des applications pour smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples engagements &amp;quot; paradoxaux &amp;quot; en MMA : pour un questionnement épistémologique de cette récurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;drôle de guerre&amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d'un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; drôle de guerre &amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d'un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Education physique et sportive à l'heure des tutoriels sur youtube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts martiaux mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Volume 2 : les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.409-422, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement, tome II, innovations théoriques et implications pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobiles corporels de la recherche : tout investissement scientifique s’enracine-t-il dans un corps souffrant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du corps savant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome II, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du savant comme obstacle épistémologique chez Gaston Bachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du corps savant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rapports à la pluralité théorique dans et pour l’intervention en EPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résonances symboliques des innovations paradigmatiques contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De divers modes de relation entre traditions et innovations théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique des notions d’innovation et de tradition théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure du corps dans l’épistémologie au 20ème siècle: trois thèses sur la valeur épistémologique de la corporéité du savant dans l'intelligence scientifique de l'objet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur: une méthodologie immersive.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire du corps en Sciences humaines et sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2008, CNRS Dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les STAPS face à la pluralité épistémique: approches analytique, normative et compréhensive à partir de l'étude des revues STAPS et Science & Motricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université Nancy 2, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011NAN21029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014256v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourneur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linossier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2592220" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940545v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14av1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2575272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Larocque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0055" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135192v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jaimes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115948" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.7754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18848" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884059v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-ambrosini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140978" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2091714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884044v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.431.0111" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.013.0137" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1804.0131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0403" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.PJCV.20171.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331661v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3665" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C3086A58B7923BEE1E327759AE60EB8999EC81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.113.4.3136932" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A616EBD005503310DCBE305C9C85C2FD141B237C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.121.0029" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337197v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1016753ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.069.0039" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345156v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351578v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380934v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quidu Matthieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351601v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421990v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895924v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014249v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014342v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376977v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359205v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395037v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358779v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358661v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358660v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358664v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354211v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354098v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749128v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN21029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2575272" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linossier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2592220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourneur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14av1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Larocque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jaimes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115948" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.7754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-ambrosini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140978" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2091714" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.431.0111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.013.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.PJCV.20171.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0403" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1804.0131" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3665" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C3086A58B7923BEE1E327759AE60EB8999EC81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.113.4.3136932" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A616EBD005503310DCBE305C9C85C2FD141B237C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756735v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.121.0029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1016753ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.069.0039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quidu Matthieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014342v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749128v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN21029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>