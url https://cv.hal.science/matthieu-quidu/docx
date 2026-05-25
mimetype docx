--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu QUIDU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en STAPS-Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ Lyon, Université Claude Bernard Lyon 1, Laboratoire sur les Vulnérabilités et l'Innovations dans le Sport (L-ViS EA7428)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogy of resonance and physical education: a critical discussion of Rosa’s proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.118-139. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2575272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des coureurs à pied amateurs ôtent leur montre connectée : étude des expériences corporelles de l’auto-quantification à partir d’une méthodologie par retrait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps in walking, the potential beginnings of resonance? The inaugural experience of mountain walking among vocational high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.98-117. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2592220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Determinants of the Trajectories of Self-quantification and Digitalization of Professional Cyclists’ Physical Activity: Theoretical and Methodological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Transilvania University of Braşov •</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (66), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gottsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le CrossFit® au sein du champ d’apprentissage n°5 : exploiter la diversité des formats de WOD et la richesse motrice des mouvements fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des coureurs à pied amateurs ôtent leur montre connectée : étude des expériences corporelles de l’auto-quantification à partir d’une méthodologie par retrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.91-115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14av1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gottsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir son pied en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche « minimaliste » de la musculation en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Becoming an “Exercise addict”: Analyzing Exercise Addiction Processes Through the Sociology of Dispositional and Contextual Plurality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Larocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143, pp.99-121. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.143.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une sportive de haut niveau, développer une morphologie « hors normes » et « rester une femme » ? Essai sur les fondements d’une équation socialement impensable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convaincre le lecteur de s’engager dans un projet de transformation corporelle : analyses croisées des techniques argumentaires mobilisées par les concepteurs de trois méthodes de culture physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.63-100. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.023.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la marche en EPS, est-ce bien sérieux? Enjeux éducatifs d'une pratique à &amp;quot;contre-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans des méthodes mixtes de recherche : croyances ontologiques et vertus épistémiques sous-tendant une pratique scientifique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141, pp.55-76. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.141.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre résonance et aliénation: interroger les pratiques sportives contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer l’innovation dans le champ de la culture physique : étude de trois méthodes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), pp.109-135. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2023.2184024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying or resisting social normativity? A carnal inquiry into exercise addiction experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jaimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 327, pp.115948. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.115948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations et Dynamiques de Transformation des Émotions des Élèves : Vers une École de la Résonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation à et par l’auto-quantification en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.103-133. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.7754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Lafay de musculation : une instance de façonnage anatomiquement différencié des corps des femmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles expériences intimes et pratiques effectives de la course à pied quantifiée ? Étude des usages « ordinaires » des montres connectées chez des coureurs et coureuses amateur.es à partir d’une auto-explicitation en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation observante de Loïc Wacquant comme nouvelle doxa méthodologique dans les recherches en sciences sociales sur les sports de combat? Arguments pour la réhabilitation d’un pluralisme réflexif et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.218-242. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2091714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre ses multiples micro-carrières sportives en accéléré » : Réflexions sur la voracité, la versatilité et l'impatience sportives contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Hadjeras, Stéphane (2021). Georges Carpentier : l’incroyable destin d’un boxeur devenu star. Préface de Georges Vigarello. Paris, Nouveau Monde, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand on est petit, on a du génie ! Une analyse des apports de Luc Steins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches du handball</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-quantification de son activité sportive altère-t-elle la qualité de l’expérience vécue? Un scénario possible de l’abandon massif des pratiques de self-tracking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cage à l'octogone : le MMA devenu noble art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts , une « atteinte à la dignité humaine » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), pp.111-151. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.431.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, entre innovation et hybridation : genèse et développement techniques d’un sport de combat de synthèse. Étude empirique de la diversité des techniques victorieuses à l’Ultimate Fighting Championship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.137-185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.013.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, entre innovation et hybridation : genèse et développement techniques d’un sport de combat de synthèse. Étude empirique de la diversité des techniques victorieuses à l’Ultimate Fighting Championship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.137-185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.013.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts , une « atteinte à la dignité humaine » ? Quelques hypothèses sur les fondements de nos jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 43 (1), pp.111-151. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.431.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Moral Crusades” Against Combat Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22618/TP.PJCV.20171.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle créativité corporelle en MMA ? Entre uniformisation gestuelle et compensations techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CrossFit, le Mixed Martial Arts et le néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril (4), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1804.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Normaliens et pratiquants de Mixed Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Crusades&amp;quot; Against the Combat Sports: Between Permanence and Reconfigurations. The Cases of English Boxing, Muay Thai, and Mixed Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.172-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. MMA et engagement corporel paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining first- and third-person data in Sports science. Analysis of an original methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2018003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer le Mixed Martial Arts dans l'enseignement supérieur : un sport de combat sulfureux au service du bien-être des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités sportives ' hybrides ' comme réponse à l'accélération des rythmes de vie. Le cas de la pratique du Mixed Martial Arts à l'École Normale Supérieure de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation pluridisciplinaire mais sélective des fractales en STAPS : modalités et effets de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De la nécessité d’une réflexion épistémologique en STAPS, 94, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2016003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde pluriel : opportunité ou entrave à la &amp;quot;vie bonne&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat mixte en EPS: un sport éducatif acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage symbolique des œuvres épistémologiques de Gaston Bachelard, Michel Serres et Edgar Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.113.4.3136932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'expérience corporelle de la pluralité : le cas de l'enseignant d'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2013109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation des données en première et troisième personnes. De la genèse d’une méthodologie originale en Science du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbolisme des épistémologues : étude de cas chez Gaston Bachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121 (3), pp.29. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.121.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic and dispositional approaches of the relation to scientific knowledge of physical education teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.161-186. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1016753ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec un auteur, Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mécanismes et mobiles des abus théoriques en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XLIII (1), p. 261-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences logiques et paradigmes analytiques du programme de recherche « mouvement de régionalisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 69 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.069.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thêmata dans la recherche en STAPS : motivations et modalités d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.084.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnographie des pratiques sportives face aux théories sociologiques de l'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pieds nus en EPS : entre sensations inédites et techniques corporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer l’innovation dans le champ concurrentiel de la culture physique : analyse des techniques argumentaires mobilisées par trois concepteurs de « nouvelles » méthodes de musculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société de sociologie du sport de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacération faciale, oreille en chou-fleur et nez cassé chez les sportives : faire évoluer l'ordre du genre par l'acceptation de la blessure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès de la Société de sociologie du sport en langue française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauliflower ear, facial laceration and broken nose in female athletes: Complying versus resisting the taboo of facial injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se détacher (objets, chiffres, compétitions...) pour mieux se connecter à la nature ? Diversité des significations et des carrières minimalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreille en chou-fleur, lacération faciale et nez cassé chez lessportives : se conformer versus résister au tabou de la blessure auvisage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon 2, Jul 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts entre innovation et hybridation : genèse et développement d&amp;quot;un sport de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les vulnérabilités et l’innovation dans les sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples engagements &amp;quot; paradoxaux &amp;quot; en MMA : pour un questionnement épistémologique de cette récurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; drôle de guerre &amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d&amp;quot;un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Education physique et sportive à l'heure des tutoriels sur youtube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliens et pratiquants de MMA: une transgression conformiste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliens et combattants de Mixed martial arts : dissonance culturelle ou conformisme néolibéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MMA et le CrossFit : champions et symptômes du néolibéralisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de la forme: regards sociologiques sur le marché du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble / PUG. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures physiques et (renforcement versus atténuation de la) bi-catégorisation sexuée : les mises en scène variées des corps des femmes chez trois concepteurs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sportives dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2842878795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Revue EPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPCS : L'enseignement de spécialité (classe de Terminale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dossier EPS n°92, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, une &amp;quot; atteinte à la dignité humaine &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epron, Aurélie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les sports de combat et les arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses Universitaires de Toulouse, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : l’agrégation externe d’EPS comme analyseur du (dys ?)fonctionnement actuel des STAPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Alanbagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout-en-un STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Éducation Physique et Sportive à l'heure des tutoriels sur youtube et des applications pour smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples engagements &amp;quot; paradoxaux &amp;quot; en MMA : pour un questionnement épistémologique de cette récurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;drôle de guerre&amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d'un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; drôle de guerre &amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d'un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Education physique et sportive à l'heure des tutoriels sur youtube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts martiaux mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Volume 2 : les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.409-422, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement, tome II, innovations théoriques et implications pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobiles corporels de la recherche : tout investissement scientifique s’enracine-t-il dans un corps souffrant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du corps savant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome II, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du savant comme obstacle épistémologique chez Gaston Bachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du corps savant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rapports à la pluralité théorique dans et pour l’intervention en EPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résonances symboliques des innovations paradigmatiques contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De divers modes de relation entre traditions et innovations théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique des notions d’innovation et de tradition théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure du corps dans l’épistémologie au 20ème siècle: trois thèses sur la valeur épistémologique de la corporéité du savant dans l'intelligence scientifique de l'objet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur: une méthodologie immersive.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire du corps en Sciences humaines et sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2008, CNRS Dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les STAPS face à la pluralité épistémique: approches analytique, normative et compréhensive à partir de l'étude des revues STAPS et Science & Motricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université Nancy 2, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011NAN21029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu QUIDU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences en STAPS-Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Univ Lyon, Université Claude Bernard Lyon 1, Laboratoire sur les Vulnérabilités et l'Innovations dans le Sport (L-ViS EA7428)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogy of resonance and physical education: a critical discussion of Rosa’s proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.118-139. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2575272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le CrossFit® au sein du champ d’apprentissage n°5 : exploiter la diversité des formats de WOD et la richesse motrice des mouvements fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps in walking, the potential beginnings of resonance? The inaugural experience of mountain walking among vocational high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.98-117. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17511321.2025.2592220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Determinants of the Trajectories of Self-quantification and Digitalization of Professional Cyclists’ Physical Activity: Theoretical and Methodological Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Transilvania University of Braşov •</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (66), pp.25-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des coureurs à pied amateurs ôtent leur montre connectée : étude des expériences corporelles de l’auto-quantification à partir d’une méthodologie par retrait.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gottsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des coureurs à pied amateurs ôtent leur montre connectée : étude des expériences corporelles de l’auto-quantification à partir d’une méthodologie par retrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Linossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.91-115. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14av1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonance, pédagogie de la résonance et enseignement de l’EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gottsmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche « minimaliste » de la musculation en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouvrir son pied en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Becoming an “Exercise addict”: Analyzing Exercise Addiction Processes Through the Sociology of Dispositional and Contextual Plurality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Larocque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 143, pp.99-121. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.143.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une sportive de haut niveau, développer une morphologie « hors normes » et « rester une femme » ? Essai sur les fondements d’une équation socialement impensable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convaincre le lecteur de s’engager dans un projet de transformation corporelle : analyses croisées des techniques argumentaires mobilisées par les concepteurs de trois méthodes de culture physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, pp.63-100. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.023.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la marche en EPS, est-ce bien sérieux? Enjeux éducatifs d'une pratique à &amp;quot;contre-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation physique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans des méthodes mixtes de recherche : croyances ontologiques et vertus épistémiques sous-tendant une pratique scientifique singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 141, pp.55-76. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.141.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre résonance et aliénation: interroger les pratiques sportives contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Schirrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer l’innovation dans le champ de la culture physique : étude de trois méthodes contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (1), pp.109-135. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2023.2184024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying or resisting social normativity? A carnal inquiry into exercise addiction experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Jaimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 327, pp.115948. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2023.115948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations et Dynamiques de Transformation des Émotions des Élèves : Vers une École de la Résonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éducation à et par l’auto-quantification en EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50, pp.103-133. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ejrieps.7754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles expériences intimes et pratiques effectives de la course à pied quantifiée ? Étude des usages « ordinaires » des montres connectées chez des coureurs et coureuses amateur.es à partir d’une auto-explicitation en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2140978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation observante de Loïc Wacquant comme nouvelle doxa méthodologique dans les recherches en sciences sociales sur les sports de combat? Arguments pour la réhabilitation d’un pluralisme réflexif et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.218-242. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2022.2091714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méthode Lafay de musculation : une instance de façonnage anatomiquement différencié des corps des femmes et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.18848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vivre ses multiples micro-carrières sportives en accéléré » : Réflexions sur la voracité, la versatilité et l'impatience sportives contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension: Hadjeras, Stéphane (2021). Georges Carpentier : l’incroyable destin d’un boxeur devenu star. Préface de Georges Vigarello. Paris, Nouveau Monde, 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.133-140. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cage à l'octogone : le MMA devenu noble art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’auto-quantification de son activité sportive altère-t-elle la qualité de l’expérience vécue? Un scénario possible de l’abandon massif des pratiques de self-tracking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand on est petit, on a du génie ! Une analyse des apports de Luc Steins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Visioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches du handball</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts , une « atteinte à la dignité humaine » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (1), pp.111-151. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.431.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, entre innovation et hybridation : genèse et développement techniques d’un sport de combat de synthèse. Étude empirique de la diversité des techniques victorieuses à l’Ultimate Fighting Championship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.137-185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.013.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, entre innovation et hybridation : genèse et développement techniques d’un sport de combat de synthèse. Étude empirique de la diversité des techniques victorieuses à l’Ultimate Fighting Championship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.137-185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsss.013.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts , une « atteinte à la dignité humaine » ? Quelques hypothèses sur les fondements de nos jugements moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déviance et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 43 (1), pp.111-151. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ds.431.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CrossFit, le Mixed Martial Arts et le néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril (4), pp.131-139. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1804.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être Normaliens et pratiquants de Mixed Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle créativité corporelle en MMA ? Entre uniformisation gestuelle et compensations techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Moral Crusades” Against Combat Sports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22618/TP.PJCV.20171.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Crusades&amp;quot; Against the Combat Sports: Between Permanence and Reconfigurations. The Cases of English Boxing, Muay Thai, and Mixed Martial Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.172-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. MMA et engagement corporel paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.353-360. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining first- and third-person data in Sports science. Analysis of an original methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 100, pp.39-52. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2018003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mixed martial arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer le Mixed Martial Arts dans l'enseignement supérieur : un sport de combat sulfureux au service du bien-être des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches &amp; éducations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités sportives ' hybrides ' comme réponse à l'accélération des rythmes de vie. Le cas de la pratique du Mixed Martial Arts à l'École Normale Supérieure de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.3665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation pluridisciplinaire mais sélective des fractales en STAPS : modalités et effets de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De la nécessité d’une réflexion épistémologique en STAPS, 94, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2016003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre dans un monde pluriel : opportunité ou entrave à la &amp;quot;vie bonne&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat mixte en EPS: un sport éducatif acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ancrage symbolique des œuvres épistémologiques de Gaston Bachelard, Michel Serres et Edgar Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.113.4.3136932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation des données en première et troisième personnes. De la genèse d’une méthodologie originale en Science du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'expérience corporelle de la pluralité : le cas de l'enseignant d'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2013109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du symbolisme des épistémologues : étude de cas chez Gaston Bachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121 (3), pp.29. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.121.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatic and dispositional approaches of the relation to scientific knowledge of physical education teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (1), pp.161-186. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1016753ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec un auteur, Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques mécanismes et mobiles des abus théoriques en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XLIII (1), p. 261-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences logiques et paradigmes analytiques du programme de recherche « mouvement de régionalisation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 69 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.069.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thêmata dans la recherche en STAPS : motivations et modalités d'intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 84 (2), pp.7. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.084.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnographie des pratiques sportives face aux théories sociologiques de l'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 86, pp.43-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher pieds nus en EPS : entre sensations inédites et techniques corporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Paintendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Les Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier, Toulouse, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer l’innovation dans le champ concurrentiel de la culture physique : analyse des techniques argumentaires mobilisées par trois concepteurs de « nouvelles » méthodes de musculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de la Société de sociologie du sport de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lacération faciale, oreille en chou-fleur et nez cassé chez les sportives : faire évoluer l'ordre du genre par l'acceptation de la blessure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e congrès de la Société de sociologie du sport en langue française (3SLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se détacher (objets, chiffres, compétitions...) pour mieux se connecter à la nature ? Diversité des significations et des carrières minimalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Mirabel (Ardèche), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cauliflower ear, facial laceration and broken nose in female athletes: Complying versus resisting the taboo of facial injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Congress of the European College of Sport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSEP, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oreille en chou-fleur, lacération faciale et nez cassé chez lessportives : se conformer versus résister au tabou de la blessure auvisage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l'l’Association française de sociologie (AFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon 2, Jul 2023, Lyon (Fr), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04380906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples engagements &amp;quot; paradoxaux &amp;quot; en MMA : pour un questionnement épistémologique de cette récurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts entre innovation et hybridation : genèse et développement d&amp;quot;un sport de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les vulnérabilités et l’innovation dans les sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; drôle de guerre &amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d&amp;quot;un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Education physique et sportive à l'heure des tutoriels sur youtube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliens et combattants de Mixed martial arts : dissonance culturelle ou conformisme néolibéral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normaliens et pratiquants de MMA: une transgression conformiste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le MMA et le CrossFit : champions et symptômes du néolibéralisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de la forme: regards sociologiques sur le marché du fitness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble / PUG. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Favier-Ambrosini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Revue EPS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPCS : L'enseignement de spécialité (classe de Terminale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dossier EPS n°92, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures physiques et (renforcement versus atténuation de la) bi-catégorisation sexuée : les mises en scène variées des corps des femmes chez trois concepteurs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quidu Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bohuon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Limoges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sportives dans les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2842878795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mixed Martial Arts, une &amp;quot; atteinte à la dignité humaine &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epron, Aurélie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'innovation dans les sports de combat et les arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses Universitaires de Toulouse, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : l’agrégation externe d’EPS comme analyseur du (dys ?)fonctionnement actuel des STAPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Alanbagi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout-en-un STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Éducation Physique et Sportive à l'heure des tutoriels sur youtube et des applications pour smartphones ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, éducation physique et société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour l'enseignant en Education physique et sportive à l'heure des tutoriels sur youtube ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de l'AFRAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; drôle de guerre &amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d'un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples engagements &amp;quot; paradoxaux &amp;quot; en MMA : pour un questionnement épistémologique de cette récurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;drôle de guerre&amp;quot; contre la boxe anglaise, le muay thaï puis le MMA : de la nécessité d'un étalon consensuel de la monstruosité morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes JORRESCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts martiaux mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delalandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Volume 2 : les nouvelles recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.409-422, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, L'Harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobiles corporels de la recherche : tout investissement scientifique s’enracine-t-il dans un corps souffrant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du corps savant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome II, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lahire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement, tome II, innovations théoriques et implications pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps du savant comme obstacle épistémologique chez Gaston Bachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistémologie du corps savant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tome I, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rapports à la pluralité théorique dans et pour l’intervention en EPS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations théoriques en STAPS et implications pratiques en EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résonances symboliques des innovations paradigmatiques contemporaines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique des notions d’innovation et de tradition théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De divers modes de relation entre traditions et innovations théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences du sport en mouvement. Innovations et traditions théoriques en STAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aventure du corps dans l’épistémologie au 20ème siècle: trois thèses sur la valeur épistémologique de la corporéité du savant dans l'intelligence scientifique de l'objet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps du chercheur: une méthodologie immersive.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUN, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dictionnaire du corps en Sciences humaines et sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2008, CNRS Dictionnaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les STAPS face à la pluralité épistémique: approches analytique, normative et compréhensive à partir de l'étude des revues STAPS et Science & Motricité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quidu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université Nancy 2, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011NAN21029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749128v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2575272" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linossier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2592220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourneur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14av1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014263v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014306v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Larocque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jaimes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115948" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.7754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585451v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-ambrosini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140978" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2091714" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884048v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.431.0111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.013.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014425v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.PJCV.20171.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328521v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0403" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1804.0131" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3665" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C3086A58B7923BEE1E327759AE60EB8999EC81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.113.4.3136932" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A616EBD005503310DCBE305C9C85C2FD141B237C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756735v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.121.0029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1016753ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.069.0039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quidu Matthieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014342v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354196v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749128v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN21029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2575272" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourneur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Paintendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2025.2592220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Linossier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014218v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05361230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gottsmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187135v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14av1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Larocque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.143.0099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014275v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.141.0055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Schirrer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Jaimes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2023.115948" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.7754" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-ambrosini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140978" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884057v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2091714" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18848" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884044v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332113v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.431.0111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.013.0137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332107v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1804.0131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0403" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22618/TP.PJCV.20171.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0353" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756740v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2018003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3665" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2016003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C3086A58B7923BEE1E327759AE60EB8999EC81/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.113.4.3136932" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A616EBD005503310DCBE305C9C85C2FD141B237C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.121.0029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337197v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1016753ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849755v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.069.0039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345156v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.084.0007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05484547v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quidu Matthieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351601v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380906v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895107v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515041v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376977v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02376848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358661v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lahire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358660v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354196v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749128v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN21029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>