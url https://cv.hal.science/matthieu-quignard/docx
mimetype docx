--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -158,567 +158,567 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la recherche à la clinique, l’application AnaliDys : pour une meilleure caractérisation des erreurs orthographiques en écriture</w:t>
+                <w:t xml:space="preserve">La dyslexie-dysorthographie : un trouble complexe à la croisée des disciplines et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orthophoniste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 446, pp.28-31</w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086982v1</w:t>
+                <w:t xml:space="preserve">halshs-05411461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dyslexie-dysorthographie : un trouble complexe à la croisée des disciplines et des pratiques</w:t>
+                <w:t xml:space="preserve">Étudier la dynamique de la lecture et écriture pour une meilleure caractérisation de la dyslexie-dysorthographie : le dispositif Dystracker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Bigarnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05411461v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05411486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la dynamique de la lecture et écriture pour une meilleure caractérisation de la dyslexie-dysorthographie : le dispositif Dystracker</w:t>
+                <w:t xml:space="preserve">L’importance de l’échange entre recherche et clinique : l’application Analidys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce Bigarnet</w:t>
+                <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05411486v1</w:t>
+                <w:t xml:space="preserve">halshs-05411468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’importance de l’échange entre recherche et clinique : l’application Analidys</w:t>
+                <w:t xml:space="preserve">De la recherche à la clinique, l’application AnaliDys : pour une meilleure caractérisation des erreurs orthographiques en écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 218</w:t>
+              <w:t xml:space="preserve">L'Orthophoniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 446, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05411468v1</w:t>
+                <w:t xml:space="preserve">hal-05086982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Indicators of Written Production: ‘Bio-Behavioural’ Markers of Dyslexia–Dysorthographia?</w:t>
+                <w:t xml:space="preserve">Pauses in the dynamics of handwriting production of French students with dyslexia: another evidence of their persistent difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774094v1</w:t>
+                <w:t xml:space="preserve">hal-04462504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauses in the dynamics of handwriting production of French students with dyslexia: another evidence of their persistent difficulties</w:t>
+                <w:t xml:space="preserve">Online Indicators of Written Production: ‘Bio-Behavioural’ Markers of Dyslexia–Dysorthographia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyslexia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (11), pp.1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci14111125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462504v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Students with Dyslexia Facing the Punctuation System: Insecurity, Inventory Use, and Error Studies</w:t>
               </w:r>
@@ -821,51 +821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur-Palandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (7), pp.992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2186,674 +2186,700 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01405790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explanatory interviews to study synesthetic phenomena and shed light on the dynamics of language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dispositif DYTRACKER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Bigarnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Magnat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Ménière</w:t>
+                <w:t xml:space="preserve">Michaël Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Conference "Synesthesia: Science and Art"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Alcala la Real, Spain</w:t>
+              <w:t xml:space="preserve">Journée Sciences avec et pour la société, Partage de 15 ans d’expérience du laboratoire d’excellence ASLAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05317910v1</w:t>
+                <w:t xml:space="preserve">hal-05568395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles de grammaire à l’épreuve des règles de quasi-implication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
+                <w:t xml:space="preserve">Dynamics of writing of students with dyslexia: relating writing online indicators with eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon2 - Lyon &amp; Université des Antilles - Martinique, Nov 2025, Fort de France (Martinique), France. pp.678</w:t>
+              <w:t xml:space="preserve">SIG Writing conference 2026, Writing research for writing practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373128v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décrire l’expérience synesthésique : apports des entretiens d’explicitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studiying writing dynamics of students of dyslexia: the DYSTRACKER setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Magnat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michaël Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synesthésies et sciences du langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">SIG Writing conference 2026, Writing research for writing practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103874v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line and off-line analyze of the punctuation of students with dyslexia: a way to underline persistent difficulties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Mazur</w:t>
+                <w:t xml:space="preserve">Décrire l’expérience synesthésique : apports des entretiens d’explicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Ménière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th conference of The British Dyslexia Association, Dimensions of Dyslexia: Evidence and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Surrey, United Kingdom</w:t>
+              <w:t xml:space="preserve">Synesthésies et sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462667v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online processes and eye movements indicators during reading and writing: methodological considerations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Mazur</w:t>
+                <w:t xml:space="preserve">Règles de grammaire à l’épreuve des règles de quasi-implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Moiroud</w:t>
+                <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Rouillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Valero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Sig Writing 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon2 - Lyon &amp; Université des Antilles - Martinique, Nov 2025, Fort de France (Martinique), France. pp.678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462656v1</w:t>
+                <w:t xml:space="preserve">hal-05373128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of duration and location of pauses in written processes development by students with dyslexia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Mazur</w:t>
+                <w:t xml:space="preserve">Explanatory interviews to study synesthetic phenomena and shed light on the dynamics of language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Ménière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Sig Writing 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">VIII International Conference "Synesthesia: Science and Art"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Alcala la Real, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462635v1</w:t>
+                <w:t xml:space="preserve">hal-05317910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of written production difficulties in dyslexic students: Implementation in clinical practice</w:t>
               </w:r>
@@ -2865,51 +2891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th conference of The British Dyslexia Association, Dimensions of Dyslexia: Evidence and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2928,1226 +2954,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyslexia in adulthood: a better comprehension for a better inclusion in University and workplace.</w:t>
+                <w:t xml:space="preserve">Online processes and eye movements indicators during reading and writing: methodological considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque European Dyslexia Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, San Marino, Italy</w:t>
+              <w:t xml:space="preserve">Conference Sig Writing 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462619v1</w:t>
+                <w:t xml:space="preserve">hal-04462656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistance des difficultés en production écrite chez l’étudiant dyslexique : implémentation d’une chaîne de traitement lexical en pratique clinique</w:t>
+                <w:t xml:space="preserve">Study of duration and location of pauses in written processes development by students with dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque XXIIèmes Rencontres Internationales d’Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France. pp.277-304</w:t>
+              <w:t xml:space="preserve">Conference Sig Writing 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950449v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textometric Exploitation of Coreference-annotated Corpora with TXM: Methodological Choices and First Outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line and off-line analyze of the punctuation of students with dyslexia: a way to underline persistent difficulties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Decorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourteenth International Conference on the Statistical Analysis of Textual Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.610-615</w:t>
+              <w:t xml:space="preserve">13th conference of The British Dyslexia Association, Dimensions of Dyslexia: Evidence and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Surrey, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814858v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer et apprendre en classe : Étude des pratiques interactionnelles dans des environnements d’apprentissage hybrides et émergents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassiliki Markaki</w:t>
+                <w:t xml:space="preserve">Dyslexia in adulthood: a better comprehension for a better inclusion in University and workplace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Jeux Vidéo en pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque European Dyslexia Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, San Marino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928287v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesure de l’émotion pendant le discours: verrous théoriques, analytiques et technologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristine Lund</w:t>
+                <w:t xml:space="preserve">Persistance des difficultés en production écrite chez l’étudiant dyslexique : implémentation d’une chaîne de traitement lexical en pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotions : mécanismes et mesures en situations écologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque XXIIèmes Rencontres Internationales d’Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France. pp.277-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680571v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactional Epistemic Network Analysis (iENA): A Cognitive and Interactional Approach to Epistemic Game Based Learning.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Textometric Exploitation of Coreference-annotated Corpora with TXM: Methodological Choices and First Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Williamson Shaffer</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Decorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Fourteenth International Conference on the Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy. pp.610-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680581v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dangers of assuming before analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jouer et apprendre en classe : Étude des pratiques interactionnelles dans des environnements d’apprentissage hybrides et émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Markaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Vries (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making a difference: prioritizing equity and access in CSCL: Computer Supported Collaborative Learning (CSCL) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of the Learning Sciences, Jun 2017, Philadelphia, Pennsylvania, United States. pp.(forthcoming)</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Jeux Vidéo en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01580587v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dissémination lexicographique de émotion, emozione, emoción</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dangers of assuming before analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Plantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO-LEARNING: AFFECTS IN LANGUAGE LEARNING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Making a difference: prioritizing equity and access in CSCL: Computer Supported Collaborative Learning (CSCL) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of the Learning Sciences, Jun 2017, Philadelphia, Pennsylvania, United States. pp.(forthcoming)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680564v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01580587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes de référence, structuration textuelle et genres textuels en diachronie : premières explorations du corpus Democrat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Decorde</w:t>
+                <w:t xml:space="preserve">La dissémination lexicographique de émotion, emozione, emoción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+                <w:t xml:space="preserve">Christian Plantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Référence, coréférence et structure textuelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">EMO-LEARNING: AFFECTS IN LANGUAGE LEARNING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680577v1</w:t>
+                <w:t xml:space="preserve">hal-01680564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du discours programmateur dans la correspondance de guerre du soldat vers sa famille : informer sans alarmer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaînes de référence, structuration textuelle et genres textuels en diachronie : premières explorations du corpus Democrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Decorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Heiden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études internationales "Les Discours Programmateurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Référence, coréférence et structure textuelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680560v1</w:t>
+                <w:t xml:space="preserve">hal-01680577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialectal Characterization of Linguistics Variability on Twitter</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du discours programmateur dans la correspondance de guerre du soldat vers sa famille : informer sans alarmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Driven Approach to Network and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d'études internationales "Les Discours Programmateurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410245v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ma Guerre 1914-1918 », de Charles Bruneau. Les mots d'un linguiste sur le front</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mesure de l’émotion pendant le discours: verrous théoriques, analytiques et technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuits des Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon, Sep 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Emotions : mécanismes et mesures en situations écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01392624v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tu vends que l` truc orange » Concurrence de présences à l'écran vs. hors écran dans une situation professionnelle de co-conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactional Epistemic Network Analysis (iENA): A Cognitive and Interactional Approach to Epistemic Game Based Learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Markaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Williamson Shaffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions Multimodales Par ÉCran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France. pp.6 - 8</w:t>
+              <w:t xml:space="preserve">International Convention of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01392606v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode instrumentée pour l’analyse multidimensionnelle des tonalités émotionnelles dans l’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4206,1006 +4249,903 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Neveu, Gabriel Bergougnioux, Marie-Hélène Côté, Jean-Michel Fournier, Linda Hriba, Sophie Prévost, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01316278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestration Challenges Raised by Transposing a Paper-Based Individual Activity into a Tablet-Based CSCL Activity: An Example</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Ma Guerre 1914-1918 », de Charles Bruneau. Les mots d'un linguiste sur le front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International conference in Computer-Supported Collaborative Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Goteborg, Sweden. pp.523-528</w:t>
+              <w:t xml:space="preserve">Nuits des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284627v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01392624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model to Support Monitoring for Classroom Orchestration in a Tablet-Based CSCL Activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Tu vends que l` truc orange » Concurrence de présences à l'écran vs. hors écran dans une situation professionnelle de co-conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ollagnier-Beldame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.491-496</w:t>
+              <w:t xml:space="preserve">Interactions Multimodales Par ÉCran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France. pp.6 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284624v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01392606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When researchers orient their gaze: Three case studies on argumentation and cognition.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialectal Characterization of Linguistics Variability on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kris Lund</w:t>
+                <w:t xml:space="preserve">Márton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference for Research on Learning and Instruction (EARLI). Towards a Reflective Society: Synergies Between Learning, Teaching and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EARLI, Sep 2015, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">Data Driven Approach to Network and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01321738v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ma Guerre 1914-1918 », les mots de la guerre de Charles Bruneau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model to Support Monitoring for Classroom Orchestration in a Tablet-Based CSCL Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tchounikine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En guerre avec les mots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Gênes, Italie</w:t>
+              <w:t xml:space="preserve">10th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toledo, Spain. pp.491-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01392565v1</w:t>
+                <w:t xml:space="preserve">hal-01284624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation dialectale de variabilité linguistique sur Twitter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Ma Guerre 1914-1918 », les mots de la guerre de Charles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LANGUAGE, COGNITION AND SOCIETY (AFLiCo 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">En guerre avec les mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134428v1</w:t>
+                <w:t xml:space="preserve">halshs-01392565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dangers of theorizing before analysis : four case studies about argumentation and cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristine Lund</w:t>
+                <w:t xml:space="preserve">When researchers orient their gaze: Three case studies on argumentation and cognition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Approaches to Argumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marianne Doury, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">16th European Conference for Research on Learning and Instruction (EARLI). Towards a Reflective Society: Synergies Between Learning, Teaching and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EARLI, Sep 2015, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01392574v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01321738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de conflits dans les communautés épistémiques en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Denis</w:t>
+                <w:t xml:space="preserve">Caractérisation dialectale de variabilité linguistique sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2012. 19e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">LANGUAGE, COGNITION AND SOCIETY (AFLiCo 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766397v1</w:t>
+                <w:t xml:space="preserve">hal-01134428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
+                <w:t xml:space="preserve">Orchestration Challenges Raised by Transposing a Paper-Based Individual Activity into a Tablet-Based CSCL Activity: An Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
+              <w:t xml:space="preserve">11th International conference in Computer-Supported Collaborative Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Goteborg, Sweden. pp.523-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194257v1</w:t>
+                <w:t xml:space="preserve">hal-01284627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estève</w:t>
+                <w:t xml:space="preserve">The dangers of theorizing before analysis : four case studies about argumentation and cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Empirical Approaches to Argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marianne Doury, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683433v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01392574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualising zones of collaboration in online collective activity: a case study in Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Détienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5227,2593 +5167,2968 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual European Conference on Cognitive Ergonomics (ECCE 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Edinburgh, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2448136.2448160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Incremental Architecture for the Semantic Annotation of Dialogue Corpora with High-Level Structures. A case study for the MEDIA corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
+                <w:t xml:space="preserve">Détection de conflits dans les communautés épistémiques en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Détienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th annual SIGdial Meeting on Discourse and Dialogue - SIGDIAL 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jun 2011, Portland Oregon, United States. pp.332-334</w:t>
+              <w:t xml:space="preserve">TALN 2012. 19e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00637991v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using MMIL for the High Level Semantic Annotation of the French MEDIA Dialogue Corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bazillon</w:t>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Computational Semantics - IWCS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Jan 2011, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00638000v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of argumentation in online epistemic communities: the anatomy of a conflict in Wikipedia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Baker</w:t>
+                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual European Conference on Cognitive Ergonomics (ECCE 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516994v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending MMIL Semantic Representation: Experiments in Dialogue Systems and Semantic Annotation of Corpora</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">An Incremental Architecture for the Semantic Annotation of Dialogue Corpora with High-Level Structures. A case study for the MEDIA corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Joint ISO-ACL/SIGSEM Workshop on Interoperable Semantic Annotation isa-5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">12th annual SIGdial Meeting on Discourse and Dialogue - SIGDIAL 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jun 2011, Portland Oregon, United States. pp.332-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481868v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00637991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation du terrain commun pour la production d'expressions référentielles dans les systèmes de dialogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre A. J. Denis</w:t>
+                <w:t xml:space="preserve">Using MMIL for the High Level Semantic Annotation of the French MEDIA Dialogue Corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bazillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles - TALN'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.24 - 26</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Computational Semantics - IWCS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jan 2011, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00424625v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00638000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du principe d'ancrage pour la robustesse des systèmes de dialogue homme-machine finalisés</w:t>
+                <w:t xml:space="preserve">Extending MMIL Semantic Representation: Experiments in Dialogue Systems and Semantic Annotation of Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. J. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu J. R. Quignard</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.89-98</w:t>
+              <w:t xml:space="preserve">Fifth Joint ISO-ACL/SIGSEM Workshop on Interoperable Semantic Annotation isa-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hong-Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326876v1</w:t>
+                <w:t xml:space="preserve">hal-00481868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution de la référence dans des dialogues homme-machine : évaluation sur corpus de deux approches symbolique et probabiliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of argumentation in online epistemic communities: the anatomy of a conflict in Wikipedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. J. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Détienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 14e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th Annual European Conference on Cognitive Ergonomics (ECCE 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Cognitive Ergonomics, Aug 2010, Delft, Netherlands. pp. 91-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1962300.1962320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00179697v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating Asymmetric and Asynchronous Evidence of Understanding in a Grounding Model</w:t>
+                <w:t xml:space="preserve">Exploitation du terrain commun pour la production d'expressions référentielles dans les systèmes de dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. J. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Blackburn</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop on the Semantics and Pragmatics of Dialogue - DECALOG 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles - TALN'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Senlis, France. pp.24 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00179694v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00424625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep-Parsing Approach to Natural Language Understanding in Dialogue System: Results of a Corpus-Based Evaluation</w:t>
+                <w:t xml:space="preserve">Modélisation du principe d'ancrage pour la robustesse des systèmes de dialogue homme-machine finalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. J. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pitel</w:t>
+                <w:t xml:space="preserve">Matthieu J. R. Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genoa, Italy. pp.339-344</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles - TALN 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Avignon, France. pp.89-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00112897v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of Referents Groupings in Practical Dialogues</w:t>
+                <w:t xml:space="preserve">Résolution de la référence dans des dialogues homme-machine : évaluation sur corpus de deux approches symbolique et probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. J. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pitel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+                <w:t xml:space="preserve">Matthieu J. R. Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SIGDial Workshop on Discourse and Dialogue - SIGdial'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Actes de la 14e conférence sur le Traitement Automatique des Langues Naturelles - TALN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.261-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00112888v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00179697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporating Asymmetric and Asynchronous Evidence of Understanding in a Grounding Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. J. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. R. Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bonneau-Maynard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Genes, Italy</w:t>
+              <w:t xml:space="preserve">11th Workshop on the Semantics and Pragmatics of Dialogue - DECALOG 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160167v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00179694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of grouping for plural and ordinal references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. J. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Summer School in Logic, Language and Information - ESSLLI 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00110858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue naturel comme un service dans un contexte multi-applicatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of the French Evalda-Media evaluation campaign for literal understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bonneau-Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.57-66</w:t>
+                <w:t xml:space="preserve">A Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The fifth international conference on Language Resources and Evaluation (LREC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Genes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00137052v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une situation d'apprentissage médiatisée par ordinateur pour le développement de la compréhension de l'espace du débat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resolution of Referents Groupings in Practical Dialogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. J. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.355-366</w:t>
+              <w:t xml:space="preserve">7th SIGDial Workshop on Discourse and Dialogue - SIGdial'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00000151v1</w:t>
+                <w:t xml:space="preserve">inria-00112888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une situation d'apprentissage médiatisée par ordinateur pour le développement de la compréhension de l'espace du débat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Deep-Parsing Approach to Natural Language Understanding in Dialogue System: Results of a Corpus-Based Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. J. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genoa, Italy. pp.339-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnauld Séjourné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00103651v1</w:t>
+                <w:t xml:space="preserve">inria-00112897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-supported collaborative learning in the space of debate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Baker</w:t>
+                <w:t xml:space="preserve">Le dialogue naturel comme un service dans un contexte multi-applicatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Bergen, Norvège, 11 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099838v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00137052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-supported collaborative learning in the space of debate.</w:t>
+                <w:t xml:space="preserve">Computer-supported collaborative learning in the space of debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Supported Collaborative Learning 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.11-20</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computer-Supported Collaborative Learning - CSCL'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Bergen, Norvège, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00376665v1</w:t>
+                <w:t xml:space="preserve">inria-00099838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DREW : Un outil Internet pour créer des situations d'apprentissage coopérant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer-supported collaborative learning in the space of debate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH2003 Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.109-113</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Supported Collaborative Learning 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103648v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-supported collaborative learning in the space of debate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'une situation d'apprentissage médiatisée par ordinateur pour le développement de la compréhension de l'espace du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003, pp.11-20</w:t>
+              <w:t xml:space="preserve">2003, pp.355-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103650v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et étude d'une situation d'apprentissage médiatisée par ordinateur pour le développement de la compréhension de l'espace du débat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DREW : Un outil Internet pour créer des situations d'apprentissage coopérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Serpaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Paris, France. pp.15-16</w:t>
+              <w:t xml:space="preserve">EIAH2003 Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.109-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">edutice-00000321v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a computer-supported collaborative learning situation for broadening and deepening understanding of the space of debate.</w:t>
+                <w:t xml:space="preserve">Computer-supported collaborative learning in the space of debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Amsteram, Netherlands. pp.55-61</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00376668v1</w:t>
+                <w:t xml:space="preserve">hal-00103650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative model of argumentation in dyadic problem-solving interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration et étude d'une situation d'apprentissage médiatisée par ordinateur pour le développement de la compréhension de l'espace du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth Conference of the International Society for the Study of Argumentation (ISSA’02)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France. pp.15-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01405795v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-mediated epistemic interactions for co-constructing scientific notions: Lessons learned from a five-year research programme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d'une situation d'apprentissage médiatisée par ordinateur pour le développement de la compréhension de l'espace du débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Perspectives on Computer-Supported Collaborative Learning 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Maastricht, Netherlands. pp.89-96</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.355-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376670v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favouring modellable computer-mediated argumentative dialogue in collaborative problem-solving situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a computer-supported collaborative learning situation for broadening and deepening understanding of the space of debate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Baker</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marije van Ameslvoort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Conference on Artificial Intelligence in Education (AIEd'99)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Le Mans, France</w:t>
+              <w:t xml:space="preserve">International Society for the Study of Argumentation (ISSA 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Amsteram, Netherlands. pp.55-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01405789v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation cognitive de dialogues argumentatifs entre élèves</w:t>
+                <w:t xml:space="preserve">A collaborative model of argumentation in dyadic problem-solving interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs en Sciences Cognitives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth Conference of the International Society for the Study of Argumentation (ISSA’02)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Amsterdam, Netherlands. pp.867-873, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/cvs.2.07qui⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01405787v1</w:t>
+                <w:t xml:space="preserve">halshs-01405795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computer-mediated epistemic interactions for co-constructing scientific notions: Lessons learned from a five-year research programme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Perspectives on Computer-Supported Collaborative Learning 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Maastricht, Netherlands. pp.89-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation cognitive de dialogues argumentatifs entre élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs en Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Vivicorsi, Apr 1999, Soulac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01405787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favouring modellable computer-mediated argumentative dialogue in collaborative problem-solving situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Conference on Artificial Intelligence in Education (AIEd'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01405789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provoking Spontaneous Argumentative Dialogues between Learners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7829,51 +8144,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of the International Society for the Study of Argumentation (ISSA'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01405782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7883,461 +8198,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do You Tweet Like You Write or Like You Speak ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevil Zeynaligargari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2S2 : 2nd Annual International Conference on Computational Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Evanston, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialectal characterization of linguistics variability on Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Social, geographical and linguistic structure of the French speaking Twitter community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Twitter for Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Network Science (NetSci2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134441v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social, geographical and linguistic structure of the French speaking Twitter community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Dialectal characterization of linguistics variability on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Network Science (NetSci2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">1st International Conference on Twitter for Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136306v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectal characterization of linguistics variability on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SOCIAL SCIENCE (ICCSS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8347,130 +8662,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Guerre 1914-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Terres Ardennaises, 2022, 979-10-96497-14-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8480,249 +8795,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles de grammaire à l’épreuve des règles de quasi-implication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier (Ed). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XIII Colloque International d'Analyse Statistique Implicative</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.313-336, 2025, 978-2-9562045-7-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Wallonie dans les émissions radiophoniques de Charles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Germain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charles Bruneau et la Wallonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, Société de Langue et de Littérature Wallonnes, 2024, Mémoire wallonne, 978-2-930505-42-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04741027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter l'indicible. Les carnets et la correspondance de Charles Bruneau (1883-1969) pendant la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8742,87 +9057,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Greco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La narration : du discours à la multimodalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, pp.32-54, 2024, 978-2-35935-419-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of cursor movements in screen-based video game interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Heiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8841,168 +9156,168 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. vom Lehn, W. Gibson &amp; N. Ruiz-Junco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People, Technology, and Social Organization: Interactionist studies of everyday life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistance des difficultés en production écrite chez l’étudiant dyslexique : implémentation d’une chaîne de traitement lexical en pratique clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Witko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités du langage écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ortho Édition, pp.277-304, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « petites histoires » de la Grande Guerre. Les expériences sensorielles de la guerre dans la correspondance et les carnets de soldat de Charles Bruneau (1883-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9022,73 +9337,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patron, Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small stories. Un nouveau paradigme pour les recherches sur le récit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.69-90, 2020, (coll. Cahier Textuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;petites histoires&amp;quot; de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9098,169 +9413,169 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Patron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Stories. Un nouveau paradigme pour les recherches sur le récit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-90, 2020, Cahiers Textuel, 9791037002877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ma Guerre 1914-1918 », de Charles Bruneau : les mots d'un linguiste sur le front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabio Caffarena &amp; Nancy Murzilli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In guerra con le parole : il primo conflitto mondiale dalle testimonianze scritte alla memoria multimediale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione Museo Storico del Trentino, pp.109-126, 2018, 978-88-7197-234-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dangers de la théorisation avant analyse : trois cas d’étude portant sur l’argumentation et la cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9270,514 +9585,514 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans S. Teston-Bonnard, N. Blanc, I. Colón De Carvajal, C. Guillot, V. Markakki (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en linguistique et en didactique: apports de l’analyse des interactions et de la linguistique de corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-265, 2017, 978-2-35935-178-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01580390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O computador como suporte de aprentizagem colaborativa no espaço do debate</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Media : évaluation de la compréhension dans les systèmes de dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interações virtuais, perspectivas para o ensino de Lingua Portuguesa a distância</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claraluz, pp.57-71, 2008</w:t>
+              <w:t xml:space="preserve">L'évaluation des technologies de traitement de la langue, les campagnes Technolangue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, Lavoisier, pp.209-232, 2008, Cognition et traitement de l'information, 978-2746219922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00392676v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Media : évaluation de la compréhension dans les systèmes de dialogue</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Chaudiron; Khalid Choukri. </w:t>
+                <w:t xml:space="preserve">O computador como suporte de aprendizagem colaborativa no espaço do debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S.C. Marquesi and V.M. da Silva Elias et A.L. Tinoco Cabral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évaluation des technologies de traitement de la langue, les campagnes Technolangue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, Lavoisier, pp.209-232, 2008, Cognition et traitement de l'information, 978-2746219922</w:t>
+              <w:t xml:space="preserve">Interações Virtuais : Perspectivas para o ensino de Língua Portuguesa a distância</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Claraluz Ltda. : Sao Carlos-SP, pp.57--72, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337343v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O computador como suporte de aprendizagem colaborativa no espaço do debate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Baker</w:t>
+                <w:t xml:space="preserve">O computador como suporte de aprentizagem colaborativa no espaço do debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interações Virtuais : Perspectivas para o ensino de Língua Portuguesa a distância</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Claraluz Ltda. : Sao Carlos-SP, pp.57--72, 2008</w:t>
+              <w:t xml:space="preserve">Interações virtuais, perspectivas para o ensino de Lingua Portuguesa a distância</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claraluz, pp.57-71, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434035v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00392676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approfondir une question dans un débat médiatisé par ordinateurs : complexité d'une situation d'apprentissage collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements informatisés et ressources numériques pour l'apprentissage : conception et usages, regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.89-105, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00393756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approfondir une question dans un débat médiatisé par ordinateurs : complexité d'une situation d'apprentissage collaboratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9797,258 +10112,258 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Baron, Dominique Guin et Luc Trouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements informatisés et ressources numériques pour l'apprentissage : conception et usages, regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.89-105, 2007, Systemes de formation et d'enseignement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'interaction et modèles de dialogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Grandbastien et J.-M. Labat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements informatiques et apprentissages humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.117-138, 2006, Hermès Science Publications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00392681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Collaborative Model of Argumentation in Dyadic Problem-Solving Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frans van Eemeren &amp; Peter Houtlosser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argumentation in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.69-86, 2005, Controversies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions épistémiques médiatisées par ordinateur pour la co-élaboration des notions scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10094,150 +10409,150 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Deaudelin et Thérèse Nault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborer pour apprendre et faire apprendre, la place des outils technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.121-134, 2003, Education Recherche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-élaboration des notions scientifiques dans les dialogues entre apprenants : le cas des interactions médiatisées par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brixhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Josie Bernicot, Alain Trognon, Michèle Guidetti, Michel Musiol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pragmatique et psychologiquee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.109-138, 2002, 2-86480-876-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01405804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10247,78 +10562,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, année 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10330,87 +10645,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche méthodologique iENA (Interactional Epistemic Network Analysis), possible grâce à la combinaison d’ENA et des analyses interactionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,100 +10750,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets analytiques à étudier lors de l'évaluation à temps différé, Année 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassiliki Markaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10557,51 +10872,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ICAR UMR-5191; IFE - ENS de Lyon. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10611,114 +10926,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation cognitive de l’argumentation dialoguée : étude de dialogues d’élèves en résolution de problème de sciences physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Joseph Fourier (Grenoble I), 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01405775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10865,51 +11180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icar.cnrs.fr/membre/mquignard/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086982v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411486v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Bigarnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14111125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13040532" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11070922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2018.10008583" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson Shaffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2017.43.6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.09.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84LMTNXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-009-9103-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VRS28KX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Andriessen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije van Amelsvoort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11412-007-9022-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87CKNHTW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680564v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392565v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134428v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392574v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448136.2448160" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516994v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1962300.1962320" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481868v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424625v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. R. Quignard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179694v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blackburn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112888v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099838v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corbel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije van Ameslvoort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cvs.2.07qui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405782v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410288v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Zeynaligargari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bruneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tamine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353945v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091927v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/small-stories-sylvie-patron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580390v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/recherches-en-linguistique-et-en" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384158v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392681v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009615v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Baker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brixhe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01405775v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icar.cnrs.fr/membre/mquignard/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411461v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Bigarnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411468v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14111125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13040532" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11070922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2018.10008583" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson Shaffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2017.43.6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.09.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84LMTNXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-009-9103-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VRS28KX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Andriessen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije van Amelsvoort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11412-007-9022-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87CKNHTW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317910v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284627v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392574v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448136.2448160" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1962300.1962320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. R. Quignard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blackburn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099838v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corbel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije van Ameslvoort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cvs.2.07qui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405789v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Zeynaligargari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134402v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bruneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tamine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366066v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940956v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/small-stories-sylvie-patron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/recherches-en-linguistique-et-en" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384158v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099840v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405804v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Baker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brixhe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928328v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01405775v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>