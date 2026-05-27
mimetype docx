--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -158,204 +158,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dyslexie-dysorthographie : un trouble complexe à la croisée des disciplines et des pratiques</w:t>
+                <w:t xml:space="preserve">Étudier la dynamique de la lecture et écriture pour une meilleure caractérisation de la dyslexie-dysorthographie : le dispositif Dystracker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Bigarnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05411461v1</w:t>
+                <w:t xml:space="preserve">halshs-05411486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la dynamique de la lecture et écriture pour une meilleure caractérisation de la dyslexie-dysorthographie : le dispositif Dystracker</w:t>
+                <w:t xml:space="preserve">La dyslexie-dysorthographie : un trouble complexe à la croisée des disciplines et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luce Bigarnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05411486v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05411461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance de l’échange entre recherche et clinique : l’application Analidys</w:t>
               </w:r>
@@ -2220,217 +2220,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif DYTRACKER</w:t>
+                <w:t xml:space="preserve">Dynamics of writing of students with dyslexia: relating writing online indicators with eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sciences avec et pour la société, Partage de 15 ans d’expérience du laboratoire d’excellence ASLAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Lyon, France</w:t>
+              <w:t xml:space="preserve">SIG Writing conference 2026, Writing research for writing practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568395v1</w:t>
+                <w:t xml:space="preserve">hal-05568402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of writing of students with dyslexia: relating writing online indicators with eye movements</w:t>
+                <w:t xml:space="preserve">Le dispositif DYTRACKER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Bigarnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG Writing conference 2026, Writing research for writing practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée Sciences avec et pour la société, Partage de 15 ans d’expérience du laboratoire d’excellence ASLAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568402v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studiying writing dynamics of students of dyslexia: the DYSTRACKER setup</w:t>
               </w:r>
@@ -2442,51 +2442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3012,51 +3012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Sig Writing 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Paris, France</w:t>
@@ -3636,191 +3636,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dangers of assuming before analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dissémination lexicographique de émotion, emozione, emoción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Plantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making a difference: prioritizing equity and access in CSCL: Computer Supported Collaborative Learning (CSCL) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of the Learning Sciences, Jun 2017, Philadelphia, Pennsylvania, United States. pp.(forthcoming)</w:t>
+              <w:t xml:space="preserve">EMO-LEARNING: AFFECTS IN LANGUAGE LEARNING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01580587v1</w:t>
+                <w:t xml:space="preserve">hal-01680564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dissémination lexicographique de émotion, emozione, emoción</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dangers of assuming before analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Plantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO-LEARNING: AFFECTS IN LANGUAGE LEARNING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Louvain, Belgique</w:t>
+              <w:t xml:space="preserve">Making a difference: prioritizing equity and access in CSCL: Computer Supported Collaborative Learning (CSCL) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of the Learning Sciences, Jun 2017, Philadelphia, Pennsylvania, United States. pp.(forthcoming)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680564v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01580587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes de référence, structuration textuelle et genres textuels en diachronie : premières explorations du corpus Democrat</w:t>
               </w:r>
@@ -4154,237 +4154,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode instrumentée pour l’analyse multidimensionnelle des tonalités émotionnelles dans l’interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialectal Characterization of Linguistics Variability on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Karsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franck Neveu, Gabriel Bergougnioux, Marie-Hélène Côté, Jean-Michel Fournier, Linda Hriba, Sophie Prévost, Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Data Driven Approach to Network and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01316278v1</w:t>
+                <w:t xml:space="preserve">hal-01410245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ma Guerre 1914-1918 », de Charles Bruneau. Les mots d'un linguiste sur le front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuits des Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01392624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tu vends que l` truc orange » Concurrence de présences à l'écran vs. hors écran dans une situation professionnelle de co-conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4400,178 +4396,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions Multimodales Par ÉCran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France. pp.6 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01392606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialectal Characterization of Linguistics Variability on Twitter</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode instrumentée pour l’analyse multidimensionnelle des tonalités émotionnelles dans l’interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Driven Approach to Network and Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française - CMLF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Neveu, Gabriel Bergougnioux, Marie-Hélène Côté, Jean-Michel Fournier, Linda Hriba, Sophie Prévost, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410245v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model to Support Monitoring for Classroom Orchestration in a Tablet-Based CSCL Activity</w:t>
               </w:r>
@@ -4803,64 +4803,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation dialectale de variabilité linguistique sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5341,51 +5341,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
+                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mostefa</w:t>
@@ -5420,97 +5420,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
+              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194257v1</w:t>
+                <w:t xml:space="preserve">hal-00683433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging study of robustness and portability of spoken language understanding systems across languages and domains: the PORTMEDIA corpora</w:t>
+                <w:t xml:space="preserve">Robustesse et portabilités multilingue et multi-domaines des systèmes de compréhension de la parole : les corpus du projet PortMedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mostefa</w:t>
@@ -5545,73 +5545,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Actes de la conférence conjointe JEP-TALN-RECITAL 2012, volume 1: JEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France. pp.779--786</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683433v1</w:t>
+                <w:t xml:space="preserve">hal-01194257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Incremental Architecture for the Semantic Annotation of Dialogue Corpora with High-Level Structures. A case study for the MEDIA corpus</w:t>
               </w:r>
@@ -6875,51 +6875,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00137052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-supported collaborative learning in the space of debate</w:t>
+                <w:t xml:space="preserve">Computer-supported collaborative learning in the space of debate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
@@ -6937,97 +6937,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computer-Supported Collaborative Learning - CSCL'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Bergen, Norvège, 11 p</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Supported Collaborative Learning 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099838v1</w:t>
+                <w:t xml:space="preserve">halshs-00376665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-supported collaborative learning in the space of debate.</w:t>
+                <w:t xml:space="preserve">Computer-supported collaborative learning in the space of debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
@@ -7045,73 +7045,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Supported Collaborative Learning 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.11-20</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computer-Supported Collaborative Learning - CSCL'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Bergen, Norvège, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00376665v1</w:t>
+                <w:t xml:space="preserve">inria-00099838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une situation d'apprentissage médiatisée par ordinateur pour le développement de la compréhension de l'espace du débat</w:t>
               </w:r>
@@ -8212,90 +8212,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do You Tweet Like You Write or Like You Speak ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevil Zeynaligargari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2S2 : 2nd Annual International Conference on Computational Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Evanston, United States. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8320,64 +8320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social, geographical and linguistic structure of the French speaking Twitter community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8428,64 +8428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectal characterization of linguistics variability on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8536,64 +8536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialectal characterization of linguistics variability on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Magué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Màrton Karsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11180,51 +11180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icar.cnrs.fr/membre/mquignard/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411461v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Bigarnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411468v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14111125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13040532" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11070922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2018.10008583" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson Shaffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2017.43.6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.09.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84LMTNXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-009-9103-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VRS28KX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Andriessen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije van Amelsvoort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11412-007-9022-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87CKNHTW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317910v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392606v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284627v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392574v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448136.2448160" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1962300.1962320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. R. Quignard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blackburn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099838v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corbel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije van Ameslvoort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cvs.2.07qui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405789v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Zeynaligargari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134402v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bruneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tamine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366066v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940956v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/small-stories-sylvie-patron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/recherches-en-linguistique-et-en" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384158v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099840v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405804v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Baker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brixhe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928328v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01405775v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icar.cnrs.fr/membre/mquignard/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411486v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Bigarnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411461v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411468v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086982v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci14111125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148641v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13040532" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11070922" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.10421" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTEL.2018.10008583" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson Shaffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18608/jla.2017.43.6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ollagnier-Beldame" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162715004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392523v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#233;ard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Barcellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2015.09.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84LMTNXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. J. Denis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-009-9103-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VRS28KX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Andriessen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije van Amelsvoort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11412-007-9022-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87CKNHTW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376663v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rouillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Evain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moiroud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317910v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462656v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chesnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462635v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814858v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Heiden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Decorde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Markaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Vries (de)" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Plantin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680577v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680581v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Lund" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284627v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392574v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2448136.2448160" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00683433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Est&#232;ve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01194257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bazillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1962300.1962320" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. R. Quignard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric B&#233;chet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00179694v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blackburn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ayache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bechet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kuhn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137052v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376665v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099838v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103651v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Corbel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Serpaggi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marije van Ameslvoort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cvs.2.07qui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405789v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405782v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Zeynaligargari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134441v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134402v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bruneau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tamine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaupr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366066v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741027v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353945v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813150v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Heiden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927494v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091927v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940956v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/small-stories-sylvie-patron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/recherches-en-linguistique-et-en" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337343v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434035v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392676v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384158v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00392681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bronner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009615v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099840v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405804v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Baker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brixhe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928328v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928338v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01405775v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>