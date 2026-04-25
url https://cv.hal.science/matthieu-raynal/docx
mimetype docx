--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -1026,161 +1026,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing the Extent of the “Sergeants‐and‐Soldiers” Effect in Supramolecular Helical Catalysts: Effect of Copper Coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Achiral Benzene‐1,3,5‐tricarboxamide Monomers as Inducers of Homochirality in Supramolecular Helical Catalysts**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanjun Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayte Martínez-Aguirre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Huanjun Kong</w:t>
+                <w:t xml:space="preserve">Ludovic Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dubreucq</w:t>
+                <w:t xml:space="preserve">Claire Troufflard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (28), pp.e202300189. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202300189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202300027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103492v1</w:t>
+                <w:t xml:space="preserve">hal-04235176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay Between Hydrogen Bonding and Electron Transfer in Mixed Valence Assemblies of Triarylamine Trisamides</w:t>
               </w:r>
@@ -1290,161 +1290,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Achiral Benzene‐1,3,5‐tricarboxamide Monomers as Inducers of Homochirality in Supramolecular Helical Catalysts**</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rationalizing the Extent of the “Sergeants‐and‐Soldiers” Effect in Supramolecular Helical Catalysts: Effect of Copper Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayte Martínez-Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanjun Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dubreucq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Troufflard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1 (2), </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (28), pp.e202300189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202300027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235176v1</w:t>
+                <w:t xml:space="preserve">hal-04103492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric hydroamination with far fewer chiral species than copper centers achieved by tuning the structure of supramolecular helical catalysts</w:t>
               </w:r>
@@ -1671,689 +1671,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclometallated Pt(II) Complexes Containing a Functionalized Bis-Urea Alkynyl Ligand: Probing Aggregation Mediated by Hydrogen Bonds versus Pt...Pt and pi-pi Interactions</w:t>
+                <w:t xml:space="preserve">Dissecting the role of the sergeants in supramolecular helical catalysts: from chain capping to intercalation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Basuyaux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mayte A. Martínez-Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202100499⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.4183-4191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202012457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331385v1</w:t>
+                <w:t xml:space="preserve">hal-03009425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetics of competing chiral supramolecular polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Isare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202100645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the role of the sergeants in supramolecular helical catalysts: from chain capping to intercalation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayte A. Martínez-Aguirre</w:t>
+                <w:t xml:space="preserve">Experimental and computational diagnosis of the fluxional nature of a benzene-1,3,5-tricarboxamide-based hydrogen-bonded dimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troufflard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202012457⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP06128J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009425v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and computational diagnosis of the fluxional nature of a benzene-1,3,5-tricarboxamide-based hydrogen-bonded dimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the Organogelating and Spectroscopic Properties of a C3‐Symmetric Pyrene‐Based Gelator through Charge Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Gainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh‐loan Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Oliveras‐gonzález</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (7), pp.2410-2420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP06128J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142819v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Organogelating and Spectroscopic Properties of a C3‐Symmetric Pyrene‐Based Gelator through Charge Transfer</w:t>
+                <w:t xml:space="preserve">Cyclometallated Pt(II) Complexes Containing a Functionalized Bis-Urea Alkynyl Ligand: Probing Aggregation Mediated by Hydrogen Bonds versus Pt...Pt and pi-pi Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gainar</w:t>
+                <w:t xml:space="preserve">Gaëtan Basuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh‐loan Lai</w:t>
+                <w:t xml:space="preserve">Anissa Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troufflard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Oliveras‐gonzález</w:t>
+                <w:t xml:space="preserve">Abdou Boucekkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Pop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raynal</w:t>
+                <w:t xml:space="preserve">Rémi Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (7), pp.2410-2420. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (35), pp.3622-3631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202003914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202100499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454002v1</w:t>
+                <w:t xml:space="preserve">hal-03331385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of homochiral benzene-1,3,5-tricarboxamide helical as- semblies and catalysts upon addition of an achiral monomer</w:t>
               </w:r>
@@ -2450,429 +2450,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extra hydrogen bonding interactions by peripheral indole groups stabilize benzene-1,3,5-tricarboxamide helical assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Basuyaux</w:t>
+                <w:t xml:space="preserve">A Competing Hydrogen Bonding Pattern to Yield Thermo-Thickening Supramolecular Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Sallembien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Isare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jamal Moussa</w:t>
+                <w:t xml:space="preserve">Jacques Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC03906F⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201908954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304426v1</w:t>
+                <w:t xml:space="preserve">hal-02285031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Competing Hydrogen Bonding Pattern to Yield Thermo-Thickening Supramolecular Polymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Sallembien</w:t>
+                <w:t xml:space="preserve">Organogel Formation Rationalized by Hansen Solubility Parameters: Shift of the Gelation Sphere with the Gelator Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Rosa Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Reche-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Isare</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201908954⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (24), pp.7970-7977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285031v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organogel Formation Rationalized by Hansen Solubility Parameters: Shift of the Gelation Sphere with the Gelator Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danilo Rosa Nunes</w:t>
+                <w:t xml:space="preserve">Extra hydrogen bonding interactions by peripheral indole groups stabilize benzene-1,3,5-tricarboxamide helical assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Basuyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Reche-Tamayo</w:t>
+                <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ressouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Isare</w:t>
+                <w:t xml:space="preserve">Jamal Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (24), pp.7970-7977. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (59), pp.8548-8551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b00966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CC03906F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285236v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of catalyst enantioselectivity through reversible assembly of supramolecular helices</w:t>
               </w:r>
@@ -2988,51 +2988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N‐Substituted Benzene‐1‐Urea‐3,5‐Biscarboxamide (BUBA): Easily Accessible C 2 ‐Symmetric Monomers for the Construction of Reversible and Chirally Amplified Helical Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno G Alvarenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,77 +3209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organogel formation rationalized by Hansen solubility parameters: improved methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Rosa Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Isare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,177 +3333,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Control of the Enantioselectivity of a Supramolecular Catalyst Allows Selecting the Configuration of Consecutively Formed Stereogenic Centers</w:t>
+                <w:t xml:space="preserve">Probing halogen–halogen interactions in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy M Zimbron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yan Li</w:t>
+                <w:t xml:space="preserve">V. Ayzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe M Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Raynal</w:t>
+                <w:t xml:space="preserve">B. Isare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Idé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brocorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201706757⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (48), pp.32443-32450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06996K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611679v1</w:t>
+                <w:t xml:space="preserve">hal-01668774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected Solvent Influence on the Rheology of Supramolecular Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno G Alvarenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3512,380 +3512,397 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvaldo Sabadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (17), pp.6631-6636. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing halogen–halogen interactions in solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Ayzac</w:t>
+                <w:t xml:space="preserve">Real-Time Control of the Enantioselectivity of a Supramolecular Catalyst Allows Selecting the Configuration of Consecutively Formed Stereogenic Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy M Zimbron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe M Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Brocorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (48), pp.32443-32450. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP06996K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.201706757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668774v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisurea-based supramolecular polymers: From structure to properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Isare</w:t>
+                <w:t xml:space="preserve">Tuning the nature and stability of self-assemblies formed by ester benzene 1,3,5-tricarboxamides: the crucial role played by the substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pensec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Giordano Alvarenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Caumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Troufflard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Emerging Chemistry in France, 19 (1-2), pp.148-156. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.7824-7838 </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6SM01601D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390906v1</w:t>
+                <w:t xml:space="preserve">hal-01362222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between the Selectivity and the Structure of an Asymmetric Catalyst Built on a Chirally Amplified Supramolecular Helical Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3969,429 +3986,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the nature and stability of self-assemblies formed by ester benzene 1,3,5-tricarboxamides: the crucial role played by the substituents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
+                <w:t xml:space="preserve">Tuning the structure of 1,3,5-benzene tricarboxamide self-assemblies through stereochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giordano Alvarenga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Troufflard</w:t>
+                <w:t xml:space="preserve">Arianna Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brocorens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SM01601D⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (91), pp.13369 - 13372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC07325E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362222v1</w:t>
+                <w:t xml:space="preserve">hal-01394304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the structure of 1,3,5-benzene tricarboxamide self-assemblies through stereochemistry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induced Circular Dichroism in Phosphine Gold(I) Aryl Acetylide Urea Complexes through Hydrogen-Bonded Chiral Co-Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Lazzaroni</w:t>
+                <w:t xml:space="preserve">Julien Dubarle-Offner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jouvelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC07325E⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (12), pp.3985-3990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201504441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394304v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Circular Dichroism in Phosphine Gold(I) Aryl Acetylide Urea Complexes through Hydrogen-Bonded Chiral Co-Assemblies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hani Amouri</w:t>
+                <w:t xml:space="preserve">Bisurea-based supramolecular polymers: From structure to properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Isare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jouvelet</w:t>
+                <w:t xml:space="preserve">Sandrine Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (12), pp.3985-3990. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Emerging Chemistry in France, 19 (1-2), pp.148-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201504441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318173v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organogel formation rationalized by Hansen solubility parameters: influence of gelator structure</w:t>
               </w:r>
@@ -4494,77 +4494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Control of Bisurea‐Based Supramolecular Polymers: Influence of an Ester Moiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Dirany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Ayzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Isare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,51 +4624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the assembly of amino ester-based benzene-1,3,5-tricarboxamides: chiral rods in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,248 +5216,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organogel formation rationalized by Hansen solubility parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen bonded supramolecular polymers in moderately polar solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Ouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jouvelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Isare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (29), pp.8271. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cc13244j⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 47 (38), pp.10683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc14590h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696704v1</w:t>
+                <w:t xml:space="preserve">hal-01696706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen bonded supramolecular polymers in moderately polar solvents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organogel formation rationalized by Hansen solubility parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Isare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (38), pp.10683. </w:t>
+              <w:t xml:space="preserve">, 2011, 47 (29), pp.8271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cc14590h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cc13244j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696706v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5612,51 +5612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perennes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ikai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yashima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Vantomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6CC00409A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sallembien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc02159f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brocorens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia-Eiko Xerri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202421328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanjun Kong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A Mart&#237;nez&#8208;aguirre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202521365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valverde-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Maruchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202421991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04580260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Aoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48412-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubreucq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300189" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY02168K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CS01179K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331385v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Basuyaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Amar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100499" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Ayzac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dirany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100645" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03009425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A. Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202012457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06128J" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454002v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gainar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;loan Lai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Oliveras&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003914" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03906F" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908954" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rosa Nunes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Reche-Tamayo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ressouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00966" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caumes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC09819K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G Alvarenga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00562a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Zimbron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201706757" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01698885v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Sabadini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00786" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668774v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayzac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Isare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Id&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brocorens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06996K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.06.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01698907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vidal-Ferran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W N M van Leeuwen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano Alvarenga" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01601D" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394304v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Baldi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07325E" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarle-Offner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jouvelet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504441" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Suissa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00017c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02974" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141988v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01513H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ballester" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60027K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. N. M. van Leeuwen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60037H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122532v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00244j" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. N. M. Van Leeuwen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja408860s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13244j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouhib" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14590h" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perennes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ikai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yashima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Vantomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6CC00409A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sallembien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc02159f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brocorens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia-Eiko Xerri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202421328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanjun Kong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A Mart&#237;nez&#8208;aguirre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202521365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valverde-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Maruchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202421991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04580260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Aoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48412-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubreucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY02168K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CS01179K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03009425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A. Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202012457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Ayzac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dirany" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100645" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06128J" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gainar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;loan Lai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Oliveras&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Basuyaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100499" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rosa Nunes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Reche-Tamayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ressouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00966" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03906F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caumes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC09819K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G Alvarenga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00562a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayzac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Isare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Id&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brocorens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06996K" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01698885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Sabadini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00786" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Zimbron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201706757" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano Alvarenga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01601D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01698907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vidal-Ferran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W N M van Leeuwen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Baldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07325E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarle-Offner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jouvelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504441" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.06.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Suissa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00017c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02974" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141988v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01513H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ballester" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60027K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. N. M. van Leeuwen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60037H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122532v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00244j" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. N. M. Van Leeuwen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja408860s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouhib" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14590h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13244j" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>