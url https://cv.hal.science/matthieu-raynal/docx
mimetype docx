--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -305,51 +305,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202501446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
@@ -2852,274 +2852,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of catalyst enantioselectivity through reversible assembly of supramolecular helices</w:t>
+                <w:t xml:space="preserve">N‐Substituted Benzene‐1‐Urea‐3,5‐Biscarboxamide (BUBA): Easily Accessible C 2 ‐Symmetric Monomers for the Construction of Reversible and Chirally Amplified Helical Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Caumes</w:t>
+                <w:t xml:space="preserve">Bruno G Alvarenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (15), pp.2162-2165. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (45), pp.10650-10661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CC09819K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201901332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021141v1</w:t>
+                <w:t xml:space="preserve">hal-02304536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N‐Substituted Benzene‐1‐Urea‐3,5‐Biscarboxamide (BUBA): Easily Accessible C 2 ‐Symmetric Monomers for the Construction of Reversible and Chirally Amplified Helical Assemblies</w:t>
+                <w:t xml:space="preserve">Modulation of catalyst enantioselectivity through reversible assembly of supramolecular helices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno G Alvarenga</w:t>
+                <w:t xml:space="preserve">Xavier Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (45), pp.10650-10661. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (15), pp.2162-2165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201901332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CC09819K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304536v1</w:t>
+                <w:t xml:space="preserve">hal-02021141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalysts supported by homochiral molecular helices: a new concept to implement asymmetric amplification in catalytic science</w:t>
               </w:r>
@@ -3473,51 +3473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected Solvent Influence on the Rheology of Supramolecular Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno G Alvarenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Control of the Enantioselectivity of a Supramolecular Catalyst Allows Selecting the Configuration of Consecutively Formed Stereogenic Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy M Zimbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3750,51 +3750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giordano Alvarenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,51 +3871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between the Selectivity and the Structure of an Asymmetric Catalyst Built on a Chirally Amplified Supramolecular Helical Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaric Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the structure of 1,3,5-benzene tricarboxamide self-assemblies through stereochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Caumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,51 +5612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perennes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ikai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yashima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Vantomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6CC00409A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sallembien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc02159f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brocorens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia-Eiko Xerri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202421328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanjun Kong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A Mart&#237;nez&#8208;aguirre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202521365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valverde-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Maruchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202421991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04580260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Aoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48412-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubreucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY02168K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CS01179K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03009425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A. Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202012457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Ayzac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dirany" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100645" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06128J" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gainar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;loan Lai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Oliveras&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Basuyaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100499" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rosa Nunes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Reche-Tamayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ressouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00966" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03906F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caumes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC09819K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G Alvarenga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00562a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayzac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Isare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Id&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brocorens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06996K" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01698885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Sabadini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00786" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Zimbron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201706757" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano Alvarenga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01601D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01698907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vidal-Ferran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W N M van Leeuwen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Baldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07325E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarle-Offner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jouvelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504441" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.06.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Suissa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00017c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02974" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141988v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01513H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ballester" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60027K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. N. M. van Leeuwen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60037H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122532v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00244j" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. N. M. Van Leeuwen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja408860s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouhib" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14590h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13244j" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549446v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perennes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ikai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Yashima" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Vantomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6CC00409A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501446" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sallembien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Fang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc02159f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brocorens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia-Eiko Xerri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202421328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanjun Kong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A Mart&#237;nez&#8208;aguirre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202521365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Valverde-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Maruchenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202421991" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04580260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Aoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48412-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dubreucq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202300027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103492v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300189" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CY02168K" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Crassous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CS01179K" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03009425v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayte A. Mart&#237;nez-Aguirre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202012457" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Ayzac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Dirany" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isare" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100645" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06128J" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gainar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh&#8208;loan Lai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Oliveras&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003914" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Basuyaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Amar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Boucekkine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100499" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02877177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b13157" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jestin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908954" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rosa Nunes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Reche-Tamayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ressouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00966" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaric Desmarchelier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03906F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304536v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G Alvarenga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901332" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caumes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CC09819K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303651v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901246" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00562a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01668774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ayzac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Isare" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Id&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brocorens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06996K" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01698885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Sabadini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00786" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01611679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy M Zimbron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201706757" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01362222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano Alvarenga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01601D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01698907v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vidal-Ferran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W N M van Leeuwen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01394304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Baldi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07325E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01318173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubarle-Offner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Amouri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jouvelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504441" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390906v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.06.013" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01671934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Suissa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm00017c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02974" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141988v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01513H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ballester" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60027K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01637213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. N. M. van Leeuwen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60037H" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01122532v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00244j" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet W. N. M. Van Leeuwen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja408860s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696706v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouhib" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc14590h" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc13244j" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>