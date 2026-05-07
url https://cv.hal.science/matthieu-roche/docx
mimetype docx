--- v0 (2026-03-04)
+++ v1 (2026-05-07)
@@ -1241,295 +1241,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading of granular suspensions on a solid surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Assembly of Nanoparticles from Evaporating Sessile Droplets: Fresh Look into the Role of Particle/Substrate Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghua Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.022031⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (39), pp.11411-11421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492669v1</w:t>
+                <w:t xml:space="preserve">hal-03002675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Nanoparticles from Evaporating Sessile Droplets: Fresh Look into the Role of Particle/Substrate Interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spreading of granular suspensions on a solid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghua Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Mattana</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Oléron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pelosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Limat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Thévenet</w:t>
+                <w:t xml:space="preserve">Elisabeth Guazzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (39), pp.11411-11421. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.022031(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.022031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002675v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The elastocapillary ridge as a non-integer disclination</w:t>
               </w:r>
@@ -3157,222 +3157,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and the Role of Normal Stresses during the Extensional Thinning of Non-Brownian Shear-Thickening Fluids</w:t>
+                <w:t xml:space="preserve">Pinch-off in the presence of surface-active polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Kellay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Howard A. Stone</w:t>
+                <w:t xml:space="preserve">Hamid Null Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (13), pp.134503. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (5), pp.54003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.134503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/95/54003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668417v1</w:t>
+                <w:t xml:space="preserve">hal-00629714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinch-off in the presence of surface-active polymers</w:t>
+                <w:t xml:space="preserve">Heterogeneity and the Role of Normal Stresses during the Extensional Thinning of Non-Brownian Shear-Thickening Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Null Kellay</w:t>
+                <w:t xml:space="preserve">Hamid Kellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard A. Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 95 (5), pp.54003. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (13), pp.134503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/95/54003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.134503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629714v1</w:t>
+                <w:t xml:space="preserve">hal-00668417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Surface Tension Variations on the Pinch-Off Behavior of Small Fluid Drops in the Presence of Surfactants</w:t>
               </w:r>
@@ -3397,51 +3397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Aytouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (26), pp.264501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4920,51 +4920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18C24472"/>
+    <w:nsid w:val="6352944F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5151,51 +5151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8293-7029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136932266" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/roche_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868016v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019092v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/31j2-x7wy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436308v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.568" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064658v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ol&#233;ron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01197F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096905v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktaruzzaman Al Hossain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Colosqui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132261" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Usma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00395f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.022031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002675v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;venet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818872v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Masurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ionescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Menesses" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bird" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.100506" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1809463115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836567v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lequeux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1712562115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honorez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jumeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.02.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00178e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Honorez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lucantonio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nardinocchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52941j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Feng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luben N. Arnaudov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon D. Stoyanov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00997479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Griffiths" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.208302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.134503" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Null Kellay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/54003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Aytouna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.264501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Griffiths" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Doudic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369971v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369994v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Hadj Maiga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00407180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8293-7029" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136932266" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/roche_m_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300035v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pelosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868016v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019092v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dervaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Limat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/31j2-x7wy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436308v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.568" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064658v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ol&#233;ron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01197F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.1034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096905v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktaruzzaman Al Hossain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E Colosqui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132261" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Usma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mariot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goldmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm00395f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;venet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01546" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guazzelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.022031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818872v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Masurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Ionescu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402922v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Menesses" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bird" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.100506" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570135v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343677v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1809463115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836567v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lequeux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1712562115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944954v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Honorez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jumeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.02.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01252010v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.013107" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Champougny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Drenckhan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00178e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poulard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Honorez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00535" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lucantonio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nardinocchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard A. Stone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm52941j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Feng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vigolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luben N. Arnaudov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon D. Stoyanov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys3003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00997479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M. Griffiths" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Roux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.208302" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974341v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Null Kellay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/95/54003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.134503" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670463v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Aytouna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.264501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Griffiths" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Doudic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labousse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357795v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369971v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369994v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba El-Hadj Maiga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Nya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079072v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986282v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986398v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00407180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>