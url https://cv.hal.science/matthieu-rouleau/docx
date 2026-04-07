--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1052,404 +1052,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences of a Direct Relationship between Cellular Fuel Supply and Ciliogenesis Regulated by Hypoxic VDAC1-ΔC</w:t>
+                <w:t xml:space="preserve">Co‐culture of human fibroblasts, smooth muscle and endothelial cells promotes osteopontin induction in hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Meyenberg Cunha-de Padua</w:t>
+                <w:t xml:space="preserve">Nirvana Sadaghianloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
+                <w:t xml:space="preserve">Julie Contenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Dufies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
+                <w:t xml:space="preserve">Julien Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Contenti</w:t>
+                <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (11), pp.3484. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.2931 - 2941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12113484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.14905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030384v1</w:t>
+                <w:t xml:space="preserve">hal-03034400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co‐culture of human fibroblasts, smooth muscle and endothelial cells promotes osteopontin induction in hypoxia</w:t>
+                <w:t xml:space="preserve">Evidences of a Direct Relationship between Cellular Fuel Supply and Ciliogenesis Regulated by Hypoxic VDAC1-ΔC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirvana Sadaghianloo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Monique Meyenberg Cunha-de Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Dufies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Contenti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.2931 - 2941. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.3484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcmm.14905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12113484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034400v1</w:t>
+                <w:t xml:space="preserve">hal-03030384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co‐culture of human fibroblasts, smooth muscle and endothelial cells promotes osteopontin induction in hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirvana Sadaghianloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Contenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Dufies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (5), pp.2931-2941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jcmm.14905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034266v1</w:t>
@@ -1512,51 +1512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ciucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Halper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
@@ -1607,51 +1607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiome and bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Wakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2364,90 +2364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Mitochondrial-Endolysosomal Microfusion Cleaves Voltage-Dependent Anion Channel 1 To Promote Survival in Hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Christiane Brahimi-Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Adaixo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ilc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (9), pp.1491-1505. </w:t>
@@ -2498,51 +2498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycolysis-mediated changes in acetyl-CoA and histone acetylation control the early differentiation of embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arieh Moussaieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kitsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,51 +2766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxic enlarged mitochondria protect cancer cells from apoptotic stimuli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,51 +2900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dax-1 knockdown in mouse embryonic stem cells induces loss of pluripotency and multilineage differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spadafora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Macfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3556,51 +3556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LONG-TERM PERSISTENCE OF TRANSFERRED PPD-REACTIVE T CELLS AFTER ALLOGENEIC BONE MARROW TRANSPLANTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Senik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,51 +3958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohair Mishal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4541,51 +4541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalogeraki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rondeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bisio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abou Nader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gourhand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadette Madel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.09.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irondelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06275-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazzu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Irondelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37791-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meyenberg Cunha-de Padua" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Contenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113484" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Sadaghianloo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.14905" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Wakkach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blin-Wakkach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.01.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saviane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Bela&#239;d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihen Dhib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01991" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Giuliano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Matonti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gannoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Simkin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Madel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blin-Wakkach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nagosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Leesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Putin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnabh Bhattacharya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Altshuler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2017.10.030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Christiane Brahimi-Horn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Adaixo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ilc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01402-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Moussaieff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kitsberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahl Levy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.02.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Wolchinsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoham Shivtiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Nathalie Kouwenhoven" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sprecher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2013.09.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyss&#233;gur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21984" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.78" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hilmi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spadafora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Hinnrasky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;as" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Macfarlane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Hebib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.161.7.3375" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mollereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rosenthal-Allieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-1345(97)00410-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFPK3Z7J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mollereau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Metivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosenthal-Allieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.152.10.4861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Senik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00007890-199301000-00014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lantz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vernant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Senik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Madariaga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Mishal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8749(90)90272-s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BBNRR98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ibanez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Topi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Murris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Shalom-Feuerstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalogeraki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rondeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bisio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abou Nader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gourhand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadette Madel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.09.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irondelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06275-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazzu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Irondelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37791-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Sadaghianloo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Contenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.14905" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meyenberg Cunha-de Padua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113484" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Wakkach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blin-Wakkach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.01.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saviane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Bela&#239;d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihen Dhib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01991" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Giuliano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Matonti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gannoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Simkin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Madel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blin-Wakkach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nagosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Leesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Putin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnabh Bhattacharya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Altshuler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2017.10.030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Christiane Brahimi-Horn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Adaixo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ilc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01402-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Moussaieff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kitsberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahl Levy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.02.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Wolchinsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoham Shivtiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Nathalie Kouwenhoven" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sprecher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2013.09.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyss&#233;gur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21984" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.78" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hilmi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spadafora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Hinnrasky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;as" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Macfarlane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Hebib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.161.7.3375" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mollereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rosenthal-Allieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-1345(97)00410-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFPK3Z7J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mollereau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Metivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosenthal-Allieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.152.10.4861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Senik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00007890-199301000-00014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lantz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vernant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Senik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Madariaga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Mishal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8749(90)90272-s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BBNRR98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ibanez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Topi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Murris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Shalom-Feuerstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>