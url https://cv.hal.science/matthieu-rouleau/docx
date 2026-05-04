--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1052,606 +1052,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co‐culture of human fibroblasts, smooth muscle and endothelial cells promotes osteopontin induction in hypoxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting the phenotypic and functional heterogeneity of mouse inflammatory osteoclasts by the expression of Cx3cr1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Bernadette Madel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ciucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Halper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.14905⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.54493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034400v1</w:t>
+                <w:t xml:space="preserve">hal-03048183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences of a Direct Relationship between Cellular Fuel Supply and Ciliogenesis Regulated by Hypoxic VDAC1-ΔC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Co‐culture of human fibroblasts, smooth muscle and endothelial cells promotes osteopontin induction in hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirvana Sadaghianloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Contenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Dufies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Contenti</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12113484⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.2931 - 2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.14905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030384v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co‐culture of human fibroblasts, smooth muscle and endothelial cells promotes osteopontin induction in hypoxia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Evidences of a Direct Relationship between Cellular Fuel Supply and Ciliogenesis Regulated by Hypoxic VDAC1-ΔC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Meyenberg Cunha-de Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Dufies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Contenti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jcmm.14905⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.3484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12113484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034266v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the phenotypic and functional heterogeneity of mouse inflammatory osteoclasts by the expression of Cx3cr1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julia Halper</w:t>
+                <w:t xml:space="preserve">Co‐culture of human fibroblasts, smooth muscle and endothelial cells promotes osteopontin induction in hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirvana Sadaghianloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Contenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Dufies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.2931-2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.14905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.54493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03048183v1</w:t>
+                <w:t xml:space="preserve">hal-03034266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiome and bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Wakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2364,90 +2364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Mitochondrial-Endolysosomal Microfusion Cleaves Voltage-Dependent Anion Channel 1 To Promote Survival in Hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Christiane Brahimi-Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lacas-Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Adaixo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ilc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (9), pp.1491-1505. </w:t>
@@ -2498,51 +2498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycolysis-mediated changes in acetyl-CoA and histone acetylation control the early differentiation of embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arieh Moussaieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kitsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,51 +2766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxic enlarged mitochondria protect cancer cells from apoptotic stimuli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gounon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2900,51 +2900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dax-1 knockdown in mouse embryonic stem cells induces loss of pluripotency and multilineage differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Spadafora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,51 +3181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Macfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafika Hebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3556,51 +3556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LONG-TERM PERSISTENCE OF TRANSFERRED PPD-REACTIVE T CELLS AFTER ALLOGENEIC BONE MARROW TRANSPLANTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Senik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,51 +3958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohair Mishal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4541,51 +4541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalogeraki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rondeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bisio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abou Nader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gourhand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadette Madel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.09.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irondelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06275-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazzu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Irondelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37791-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034400v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Sadaghianloo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Contenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.14905" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meyenberg Cunha-de Padua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113484" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Wakkach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blin-Wakkach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.01.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saviane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Bela&#239;d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihen Dhib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01991" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Giuliano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Matonti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gannoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Simkin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Madel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blin-Wakkach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nagosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Leesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Putin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnabh Bhattacharya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Altshuler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2017.10.030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Christiane Brahimi-Horn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Adaixo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ilc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01402-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Moussaieff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kitsberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahl Levy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.02.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Wolchinsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoham Shivtiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Nathalie Kouwenhoven" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sprecher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2013.09.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyss&#233;gur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21984" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.78" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hilmi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spadafora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Hinnrasky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;as" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Macfarlane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Hebib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.161.7.3375" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mollereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rosenthal-Allieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-1345(97)00410-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFPK3Z7J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mollereau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Metivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosenthal-Allieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.152.10.4861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Senik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00007890-199301000-00014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lantz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vernant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Senik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Madariaga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Mishal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8749(90)90272-s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BBNRR98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ibanez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Topi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Murris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Shalom-Feuerstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kalogeraki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rondeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bisio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abou Nader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gourhand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Anginot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernadette Madel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ciucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mucimm.2024.09.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Bernadette Madel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lozano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contenti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irondelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06275-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790678v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazzu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Irondelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077290v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37791-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.54493" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirvana Sadaghianloo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Contenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dufies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.14905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030384v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Meyenberg Cunha-de Padua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Fabbri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacas-Gervais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12113484" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402814v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Wakkach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blin-Wakkach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2018.02.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2018.01.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saviane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Bela&#239;d" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihen Dhib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01991" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030633v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Giuliano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Matonti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gannoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Simkin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3474" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402735v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mb Madel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blin-Wakkach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nagosa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Leesch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Putin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swarnabh Bhattacharya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Altshuler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2017.10.030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Christiane Brahimi-Horn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Adaixo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ilc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01402-14" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Moussaieff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kitsberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahl Levy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.02.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867738v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Wolchinsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoham Shivtiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Nathalie Kouwenhoven" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sprecher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2013.09.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497195v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gounon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyss&#233;gur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21984" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417276v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Khalfallah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bardoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.78" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coraux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hilmi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spadafora" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Hinnrasky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;as" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Macfarlane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Hebib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.161.7.3375" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mollereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Metivier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rosenthal-Allieri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0041-1345(97)00410-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFPK3Z7J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551466v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mollereau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Metivier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosenthal-Allieri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.152.10.4861" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551432v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Senik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00007890-199301000-00014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lantz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vernant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Senik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551395v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Madariaga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moir&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Mishal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-8749(90)90272-s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BBNRR98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Ibanez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majlinda Topi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Murris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuven Shalom-Feuerstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>