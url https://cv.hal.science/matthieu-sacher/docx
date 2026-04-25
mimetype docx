--- v0 (2026-03-09)
+++ v1 (2026-04-25)
@@ -100,689 +100,689 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of cycloidal propeller performance over multiple operating points using a multi-fidelity CFD-Experimental approach</w:t>
+                <w:t xml:space="preserve">A Large-Scale Optimization Framework for Simultaneous Design and Routing of Wind-Assisted Ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+                <w:t xml:space="preserve">Charles Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Hauville</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Germain</w:t>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Podeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2025.100715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (01), pp.92-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418196v1</w:t>
+                <w:t xml:space="preserve">hal-05126646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Optimization Framework for Simultaneous Design and Routing of Wind-Assisted Ships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Dhainaut</w:t>
+                <w:t xml:space="preserve">Analytical computation of five unresolved integrals in the linear theory of partially cavitating hydrofoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Podeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.92⟩</w:t>
+              <w:t xml:space="preserve">Results in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinam.2025.100599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126646v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical computation of five unresolved integrals in the linear theory of partially cavitating hydrofoils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental and Numerical Study of an Oscillating Foil Near the Free Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, </w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (01), pp.407-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rinam.2025.100599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379620v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of an Oscillating Foil Near the Free Surface</w:t>
+                <w:t xml:space="preserve">Equivalent Beam Finite Element Model to Assess the Mechanical Behavior of a Composite Hydrofoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Abgrall</w:t>
+                <w:t xml:space="preserve">Antoine Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Perali</w:t>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (01), pp.407-428. </w:t>
+              <w:t xml:space="preserve">, 2025, 10 (01), pp.206-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404075v1</w:t>
+                <w:t xml:space="preserve">hal-05223650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Beam Finite Element Model to Assess the Mechanical Behavior of a Composite Hydrofoil</w:t>
+                <w:t xml:space="preserve">Optimization of cycloidal propeller performance over multiple operating points using a multi-fidelity CFD-Experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Faye</w:t>
+                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Nême</w:t>
+                <w:t xml:space="preserve">Frederic Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hauville</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gregory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (01), pp.206-238. </w:t>
+              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.100715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2025.100715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223650v1</w:t>
+                <w:t xml:space="preserve">hal-05418196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective optimization of cycloidal blade-controlled propeller: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Andre Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -842,77 +842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance prediction of a hydrofoil near the free surface using low (BEM) and high (RANS) fidelity methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,103 +976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-Structure Interactions Response of a Composite Hydrofoil Modelled With 1D Beam Finite Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (01), pp.19-41. </w:t>
@@ -1244,51 +1244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,51 +1378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Element Method Analysis of 3D Effects and Free-Surface Proximity on Hydrofoil Lift and Drag Coefficients in Varied Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,64 +1612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1714,347 +1714,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Comparison of Spinnaker Aerodynamics Close to Curling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Augier</w:t>
+                <w:t xml:space="preserve">A Non-Nested Infilling Strategy for Multi-Fidelity based Efficient Global Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Paillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Aubin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5957/jst/2021.6.1.118⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020032982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203524v1</w:t>
+                <w:t xml:space="preserve">hal-02901774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Nested Infilling Strategy for Multi-Fidelity based Efficient Global Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and Experimental Comparison of Spinnaker Aerodynamics Close to Curling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-30. </w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (01), pp.118-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2020032982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5957/jst/2021.6.1.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901774v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and robust approach to compute nonlinear Fluid-Structure Interactions on yacht sails - Application to a semi-rigid composite mainsail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2244,90 +2244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's Cup with constrained EGO method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 157, pp.62 - 72. </w:t>
@@ -2378,77 +2378,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Classification Approach to Efficient Global Optimization in Presence of Non-Computable Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2499,51 +2499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind tunnel investigation of dynamic trimming on upwind sail aerodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.2010-01</w:t>
@@ -2637,90 +2637,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient optimization procedure in non-linear fluid-structure interaction problem: Application to mainsail trimming in upwind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69, pp.209 - 231. </w:t>
@@ -2901,416 +2901,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Optimization Framework for Simultaneous Design and Routing of Wind-Assisted Ships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Dhainaut</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Study of an Oscillating Foil Near the Free Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAME 25th Chesapeake Sailing Yacht Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MARINE 2025, XI International Conference on Computational Methods in Marine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996304v1</w:t>
+                <w:t xml:space="preserve">hal-05126849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Multi-Model Approaches for Maximizing Ship Decarbonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Large-Scale Optimization Framework for Simultaneous Design and Routing of Wind-Assisted Ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Podeur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/oos2025-607⟩</w:t>
+              <w:t xml:space="preserve">SNAME 25th Chesapeake Sailing Yacht Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Annapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5957/CSYS-2025-014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111066v1</w:t>
+                <w:t xml:space="preserve">hal-04996304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of an Oscillating Foil Near the Free Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Abgrall</w:t>
+                <w:t xml:space="preserve">Optimization and Multi-Model Approaches for Maximizing Ship Decarbonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Podeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Perali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+                <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARINE 2025, XI International Conference on Computational Methods in Marine Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/oos2025-607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126849v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Key Requirements for Maritime Bridge Simulators in Wind-Assisted Ship Propulsion Training</w:t>
               </w:r>
@@ -3424,786 +3424,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental multi-fidelity optimization of cycloidal propeller pitching laws</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+                <w:t xml:space="preserve">Non-linear fluid-structure interaction of a semi-rigid jib with forestay modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04855390v1</w:t>
+                <w:t xml:space="preserve">hal-04855389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modèles et apprentissage automatique pour l’optimisation et le contrôle du pas d’un propulseur cycloïdal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">florent becker</w:t>
+                <w:t xml:space="preserve">How does sailor morphology affect Olympic windfoil performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hochhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Technique Maritime et Aéronautique (ATMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Sports Physics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855392v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does sailor morphology affect Olympic windfoil performance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hochhausen</w:t>
+                <w:t xml:space="preserve">Multi-modèles et apprentissage automatique pour l’optimisation et le contrôle du pas d’un propulseur cycloïdal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">florent becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Physics 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Association Technique Maritime et Aéronautique (ATMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855388v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear fluid-structure interaction of a semi-rigid jib with forestay modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Nême</w:t>
+                <w:t xml:space="preserve">Numerical and experimental multi-fidelity optimization of cycloidal propeller pitching laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855389v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrofoil Optimization via Automated Multi-Fidelity Surrogate Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Diez</w:t>
+                <w:t xml:space="preserve">Fluid-Structure Interactions response of a composite hydrofoil modelled with 1D beam finite elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computational Methods in Marine Engineering (MARINE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">INNOV'Sail 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089604v1</w:t>
+                <w:t xml:space="preserve">hal-04538046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent beam finite element to model the mechanical behavior of composite hydrofoils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Augier</w:t>
+                <w:t xml:space="preserve">Hydrofoil Optimization via Automated Multi-Fidelity Surrogate Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayriye Pehlivan Solak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Serani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Computational Methods in Marine Engineering (MARINE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538042v1</w:t>
+                <w:t xml:space="preserve">hal-04089604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Element Method Analysis of 3D Effects and Free-Surface Proximity on Hydrofoil Forces in Varied Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,1067 +4248,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Structure Interactions response of a composite hydrofoil modelled with 1D beam finite elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Equivalent beam finite element to model the mechanical behavior of composite hydrofoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Perali</w:t>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Augier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOV'Sail 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lorient, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computational Methods in Marine Engineering (MARINE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538046v1</w:t>
+                <w:t xml:space="preserve">hal-04538042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shaft stiffness on the performance of a plane-like hydrofoil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SNAME 24th Chesapeake Sailing Yacht Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Annapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5957/CSYS-2022-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281725v1</w:t>
+                <w:t xml:space="preserve">hal-04151779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the equivalent structural properties of a composite hydrofoil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carrere</w:t>
+                <w:t xml:space="preserve">Comparaison de conditions de surface libre linéarisées pour l'étude d'un hydrofoil submergé à l'aide d'une approche potentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280117v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pernod</w:t>
+                <w:t xml:space="preserve">Optimization of a marine cycloidal propeller using experimental blade-controlled platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAME 24th Chesapeake Sailing Yacht Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151779v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de conditions de surface libre linéarisées pour l'étude d'un hydrofoil submergé à l'aide d'une approche potentielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Perali</w:t>
+                <w:t xml:space="preserve">Influence of shaft stiffness on the performance of a plane-like hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe de la Hougue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538039v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a marine cycloidal propeller using experimental blade-controlled platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+                <w:t xml:space="preserve">Determination of the equivalent structural properties of a composite hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Germain</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauville Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280115v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient jib-mainsail fluid-structure interaction modelling based on an extended lifting-line theory ⇓validations with semi-rigid sails experiments</w:t>
+                <w:t xml:space="preserve">Simulations IFS sur foc en panneaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th High Performance Yacht Design Conference, HPYD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Association Technique Maritime et Aéronautique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243094v1</w:t>
+                <w:t xml:space="preserve">hal-04538036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations IFS sur foc en panneaux composites</w:t>
+                <w:t xml:space="preserve">Efficient jib-mainsail fluid-structure interaction modelling based on an extended lifting-line theory ⇓validations with semi-rigid sails experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Technique Maritime et Aéronautique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">7th High Performance Yacht Design Conference, HPYD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538036v1</w:t>
+                <w:t xml:space="preserve">hal-03243094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and robust approach to compute nonlinear Fluid-Structure Interactions on yacht sails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5340,450 +5340,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To curl or not to curl : wind tunnel investigation of spinnaker performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deparday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583591v1</w:t>
+                <w:t xml:space="preserve">hal-02110306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To curl or not to curl : wind tunnel investigation of spinnaker performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Augier</w:t>
+                <w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deparday</w:t>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lorient, France</w:t>
+              <w:t xml:space="preserve">Marine 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110306v1</w:t>
+                <w:t xml:space="preserve">hal-01524287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t>
+              <w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524287v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind tunnel investigation of dynamic trimming on upwind sail aerodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5838,90 +5838,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical optimizations of an upwind mainsail trimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 22nd CHESAPEAKE SAILING YACHT SYMPOSIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5940,368 +5940,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sail trimming FSI simulation - Comparison of viscous and inviscid flow models to optimise upwind sails trim</w:t>
+                <w:t xml:space="preserve">Experimental optimization of upwind sail trim compared to computational FSI results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th High Performance Yacht Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Auckland, New Zealand. pp.12</w:t>
+              <w:t xml:space="preserve">The NUMECA Worldwide Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bruxelle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143234v1</w:t>
+                <w:t xml:space="preserve">hal-04538026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CFD-BASED WING SAIL OPTIMISATION METHOD COUPLED TO A VPP</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sail trimming FSI simulation - Comparison of viscous and inviscid flow models to optimise upwind sails trim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ubaldo Cella</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th High Performance Yacht Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">The 5th High Performance Yacht Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Auckland, New Zealand. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538024v1</w:t>
+                <w:t xml:space="preserve">hal-02143234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental optimization of upwind sail trim compared to computational FSI results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CFD-BASED WING SAIL OPTIMISATION METHOD COUPLED TO A VPP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Maria Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Evangelos Biancolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ubaldo Cella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The NUMECA Worldwide Users' Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bruxelle, Belgium</w:t>
+              <w:t xml:space="preserve">5th High Performance Yacht Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538026v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6559,51 +6559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2025.100715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dhainaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.92" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05379620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinam.2025.100599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abgrall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.407" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andre Astolfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104157" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2024.9.1.19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Pehlivan Solak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pellegrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Diez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2024.2422518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.10.183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.110210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2021.6.1.118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparday" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.08.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Maria Viola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.06.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2025-014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rieffel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Corlay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Selosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino-Laso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ahmad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104548" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=florent becker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855388v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hochhausen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538042v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de la Hougue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauville Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2022-012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03243094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538036v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Evangelos Biancolini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaldo Cella" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01924714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dhainaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.92" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05379620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinam.2025.100599" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abgrall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2025.100715" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andre Astolfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104157" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2024.9.1.19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Pehlivan Solak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pellegrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Diez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2024.2422518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.10.183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.110210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2021.6.1.118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparday" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.08.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Maria Viola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.06.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2025-014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rieffel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Corlay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Selosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino-Laso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ahmad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104548" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hochhausen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=florent becker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2022-012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538039v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de la Hougue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauville Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03243094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Evangelos Biancolini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaldo Cella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01924714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>