--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -100,979 +100,979 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large-Scale Optimization Framework for Simultaneous Design and Routing of Wind-Assisted Ships</w:t>
+                <w:t xml:space="preserve">Optimization of cycloidal propeller performance over multiple operating points using a multi-fidelity CFD-Experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Dhainaut</w:t>
+                <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+                <w:t xml:space="preserve">Frederic Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pernod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Podeur</w:t>
+                <w:t xml:space="preserve">Gregory Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.92⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.100715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2025.100715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126646v1</w:t>
+                <w:t xml:space="preserve">hal-05418196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical computation of five unresolved integrals in the linear theory of partially cavitating hydrofoils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Large-Scale Optimization Framework for Simultaneous Design and Routing of Wind-Assisted Ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Podeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rinam.2025.100599⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (01), pp.92-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379620v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of an Oscillating Foil Near the Free Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Perali</w:t>
+                <w:t xml:space="preserve">Analytical computation of five unresolved integrals in the linear theory of partially cavitating hydrofoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (01), pp.407-428. </w:t>
+              <w:t xml:space="preserve">Results in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rinam.2025.100599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404075v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Beam Finite Element Model to Assess the Mechanical Behavior of a Composite Hydrofoil</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Study of an Oscillating Foil Near the Free Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Faye</w:t>
+                <w:t xml:space="preserve">Matthieu Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Nême</w:t>
+                <w:t xml:space="preserve">Paolo Perali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hauville</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Benoît Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (01), pp.206-238. </w:t>
+              <w:t xml:space="preserve">, 2025, 10 (01), pp.407-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223650v1</w:t>
+                <w:t xml:space="preserve">hal-05404075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of cycloidal propeller performance over multiple operating points using a multi-fidelity CFD-Experimental approach</w:t>
+                <w:t xml:space="preserve">Equivalent Beam Finite Element Model to Assess the Mechanical Behavior of a Composite Hydrofoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+                <w:t xml:space="preserve">Antoine Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.100715. </w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (01), pp.206-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2025.100715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5957/jst/2025.10.1.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418196v1</w:t>
+                <w:t xml:space="preserve">hal-05223650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of cycloidal blade-controlled propeller: An experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+                <w:t xml:space="preserve">Performance prediction of a hydrofoil near the free surface using low (BEM) and high (RANS) fidelity methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Hauville</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Andre Astolfi</w:t>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Germain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 299, pp.117363. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.104157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538044v1</w:t>
+                <w:t xml:space="preserve">hal-04674365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance prediction of a hydrofoil near the free surface using low (BEM) and high (RANS) fidelity methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Perali</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization of cycloidal blade-controlled propeller: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+                <w:t xml:space="preserve">Frederic Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+                <w:t xml:space="preserve">Jacques-Andre Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Augier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 151, pp.104157. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.117363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2024.104157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674365v1</w:t>
+                <w:t xml:space="preserve">hal-04538044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-Structure Interactions Response of a Composite Hydrofoil Modelled With 1D Beam Finite Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (01), pp.19-41. </w:t>
@@ -1123,51 +1123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising hydrofoils using automated multi-fidelity surrogate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayriye Pehlivan Solak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1244,77 +1244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,51 +1378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Element Method Analysis of 3D Effects and Free-Surface Proximity on Hydrofoil Lift and Drag Coefficients in Varied Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,64 +1612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,64 +1997,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and robust approach to compute nonlinear Fluid-Structure Interactions on yacht sails - Application to a semi-rigid composite mainsail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2095,291 +2095,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance enhancement of downwind sails due to leading edge flapping: A wind tunnel investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's Cup with constrained EGO method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aubin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 169, pp.370-378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.08.037⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 157, pp.62 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.03.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927482v1</w:t>
+                <w:t xml:space="preserve">hal-01785595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's Cup with constrained EGO method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Durand</w:t>
+                <w:t xml:space="preserve">Performance enhancement of downwind sails due to leading edge flapping: A wind tunnel investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deparday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Berrini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 157, pp.62 - 72. </w:t>
+              <w:t xml:space="preserve">, 2018, 169, pp.370-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.03.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785595v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Classification Approach to Efficient Global Optimization in Presence of Non-Computable Domains</w:t>
               </w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Berrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 58 (4), pp.1537 - 1557. </w:t>
@@ -2551,51 +2551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.2010-01</w:t>
@@ -2637,51 +2637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient optimization procedure in non-linear fluid-structure interaction problem: Application to mainsail trimming in upwind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,103 +2907,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of an Oscillating Foil Near the Free Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARINE 2025, XI International Conference on Computational Methods in Marine Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom</w:t>
@@ -3032,103 +3032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Large-Scale Optimization Framework for Simultaneous Design and Routing of Wind-Assisted Ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Dhainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Podeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNAME 25th Chesapeake Sailing Yacht Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Annapolis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3175,90 +3175,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and Multi-Model Approaches for Maximizing Ship Decarbonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Podeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France. </w:t>
@@ -3443,77 +3443,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear fluid-structure interaction of a semi-rigid jib with forestay modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3581,51 +3581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hochhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3680,103 +3680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modèles et apprentissage automatique pour l’optimisation et le contrôle du pas d’un propulseur cycloïdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">florent becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Technique Maritime et Aéronautique (ATMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3801,64 +3801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental multi-fidelity optimization of cycloidal propeller pitching laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3896,103 +3896,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-Structure Interactions response of a composite hydrofoil modelled with 1D beam finite elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INNOV'Sail 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lorient, France</w:t>
@@ -4034,51 +4034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrofoil Optimization via Automated Multi-Fidelity Surrogate Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayriye Pehlivan Solak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Wackers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Element Method Analysis of 3D Effects and Free-Surface Proximity on Hydrofoil Forces in Varied Operating Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,103 +4254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent beam finite element to model the mechanical behavior of composite hydrofoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Computational Methods in Marine Engineering (MARINE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Madrid, Spain</w:t>
@@ -4373,942 +4373,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of shaft stiffness on the performance of a plane-like hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe de la Hougue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SNAME 24th Chesapeake Sailing Yacht Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151779v1</w:t>
+                <w:t xml:space="preserve">hal-04281725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de conditions de surface libre linéarisées pour l'étude d'un hydrofoil submergé à l'aide d'une approche potentielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Perali</w:t>
+                <w:t xml:space="preserve">Determination of the equivalent structural properties of a composite hydrofoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauville Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538039v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a marine cycloidal propeller using experimental blade-controlled platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fasse</w:t>
+                <w:t xml:space="preserve">Free-Surface Effects on Two-Dimensional Hydrofoils by RANS-VOF Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory Germain</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SNAME 24th Chesapeake Sailing Yacht Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Annapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5957/CSYS-2022-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280115v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shaft stiffness on the performance of a plane-like hydrofoil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Pernod</w:t>
+                <w:t xml:space="preserve">Comparaison de conditions de surface libre linéarisées pour l'étude d'un hydrofoil submergé à l'aide d'une approche potentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Perali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Wackers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281725v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the equivalent structural properties of a composite hydrofoil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Carrere</w:t>
+                <w:t xml:space="preserve">Optimization of a marine cycloidal propeller using experimental blade-controlled platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Nême</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280117v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations IFS sur foc en panneaux composites</w:t>
+                <w:t xml:space="preserve">Efficient jib-mainsail fluid-structure interaction modelling based on an extended lifting-line theory ⇓validations with semi-rigid sails experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Technique Maritime et Aéronautique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">7th High Performance Yacht Design Conference, HPYD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538036v1</w:t>
+                <w:t xml:space="preserve">hal-03243094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient jib-mainsail fluid-structure interaction modelling based on an extended lifting-line theory ⇓validations with semi-rigid sails experiments</w:t>
+                <w:t xml:space="preserve">Simulations IFS sur foc en panneaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th High Performance Yacht Design Conference, HPYD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Association Technique Maritime et Aéronautique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243094v1</w:t>
+                <w:t xml:space="preserve">hal-04538036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and robust approach to compute nonlinear Fluid-Structure Interactions on yacht sails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5340,450 +5340,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To curl or not to curl : wind tunnel investigation of spinnaker performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Augier</w:t>
+                <w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deparday</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lorient, France</w:t>
+              <w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110306v1</w:t>
+                <w:t xml:space="preserve">hal-01583591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Berrini</w:t>
+                <w:t xml:space="preserve">To curl or not to curl : wind tunnel investigation of spinnaker performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mourrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Duvigneau</w:t>
+                <w:t xml:space="preserve">Julien Deparday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Innovation in High Performance Sailing Yachts, INNOVSAIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524287v1</w:t>
+                <w:t xml:space="preserve">hal-02110306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible hydrofoil optimization for the 35th America's cup with constrained Ego Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric model for automated multi-objective optimization of foils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Duvigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Durand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INNOVSAIL International Conference on Innovation in High Performance Sailing Yachts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CVET and Ecole Navale, Jun 2017, Lorient, France. pp.193-205</w:t>
+              <w:t xml:space="preserve">Marine 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France. pp.473-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583591v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind tunnel investigation of dynamic trimming on upwind sail aerodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5838,51 +5838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical optimizations of an upwind mainsail trimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5959,51 +5959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental optimization of upwind sail trim compared to computational FSI results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Duvigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,51 +6084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sail trimming FSI simulation - Comparison of viscous and inviscid flow models to optimise upwind sails trim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6559,51 +6559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126646v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dhainaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.92" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05379620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinam.2025.100599" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abgrall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418196v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Germain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2025.100715" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538044v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andre Astolfi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117363" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104157" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2024.9.1.19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Pehlivan Solak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pellegrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Diez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2024.2422518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.10.183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.110210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2021.6.1.118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparday" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.08.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Maria Viola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.06.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2025-014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rieffel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Corlay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Selosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino-Laso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ahmad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104548" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hochhausen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=florent becker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2022-012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538039v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280115v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281725v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de la Hougue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280117v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauville Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538036v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03243094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Evangelos Biancolini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaldo Cella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01924714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418196v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sacher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hauville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Germain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2025.100715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dhainaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Podeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.92" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05379620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinam.2025.100599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abgrall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Perali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clement" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.407" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain N&#234;me" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hauville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2025.10.1.206" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674365v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Wackers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104157" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andre Astolfi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117363" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Augier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2024.9.1.19" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04823179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye Pehlivan Solak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Pellegrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Diez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2024.2422518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Nicolas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2023.8.10.183" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03708245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.111209" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03467731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morvan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.110210" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02901774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Maitre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2020032982" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2021.6.1.118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01785595v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berrini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.03.047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927482v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deparday" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.08.037" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01877105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-018-1981-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Ma&#238;tre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.12.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Maria Viola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinsong Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.06.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2025-014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-607" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rieffel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Corlay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Selosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Merino-Laso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Ahmad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104548" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Morin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855388v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hochhausen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=florent becker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855390v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538048v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe de la Hougue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androuin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauville Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/CSYS-2022-012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538039v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03243094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538036v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deparday" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mourrain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Evangelos Biancolini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ubaldo Cella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01924714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>