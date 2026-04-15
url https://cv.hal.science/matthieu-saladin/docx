--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Saladin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-9260-882X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MF, 2023, 978–2–37804–060–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pianos ne poussent pas sur les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Neuhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2019, 978-2-84066-892-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de l’improvisation libre. Expérimentation musicale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounds of Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sound Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation As Questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is John Cage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise BIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 2, 2010, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise dans les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 1, 2010, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti, Isabelle Ginot, Makis Solomos, Cécile Sorin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Ecologies, Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for Documenta 14 “Learning from Athens” : Debt Price (Greek Sovereign Debt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Continuum Was Performed in the Following Manner – Notes on documenta 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nero; Centre d'Art Contemporain Genève, 2022, 978-88-8056-166-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments on the Process of Desubjectivation at Work in Alvin Lucier’s “I am sitting in a room”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I am sitting in a room. Archival Recordings 1969-2019, Jan Thoben, Bernhard Rietbrock &amp; Trevor Saint (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sound On Paper Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation and Political Emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Bertinetto; Marcello Ruta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Philosophy and Improvisation in the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2021, 9781003179443. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003179443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing the economy – notes on an economic score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc; Kathrin Rhomberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Canaletto View</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Buchhandlung Walther König, 2020, 978-3-96098-627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De face, de dos, de bais, de biais : les conférences-performances de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vangelis Athanassopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le discours se fait geste – Regards croisés sur la conférence-performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2018, 978-2-84066-708-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. L’art autodestruction comme processus de désubjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti; Kostas Paparrigopoulos; Carmen Pardo Salgado; Makis Solomos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-13256-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb List Compilation: Actions to Destroy Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anti-Museum, Mathieu Copeland &amp; Balthazar Lovay (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fri Art/Koenig Books, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéyé Covers or the Keynote to a Societal Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérôme Guibert; Catherine Rudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France: Studies in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2017, 9780367869779. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315761619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non idiomatique ou la promesse à jamais reconduite de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyfree. La jazzosphère et ailleurs (1970-2015), Philippe Carles &amp; Alexandre Pierrepont (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Outre Mesure, 2016, 978-2-907891-88-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un dialogue semi-fictif sur la performativité et le processus de l’expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus créatifs, Émilie Bouvard et Hugo Daniel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-85944-959-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All by Myself ou la reprise comme processus d’individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mac/Val, 2016, 9782916324883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons ne sont pas transparents : approche conceptuelle et réflexivité dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Saladin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2015, 9782840667216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Affects: Improvised Dialogism And Collective Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatrice Gibson; Will Holder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiger’s Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sternberg Press, 2013, 978-3-943365-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anarchie d’une réception : Daniel Charles en passeur Cagien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des temporalités multiples aux bruissements du silence, Marta Grabocz et Geneviève Mathon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of resistance and criticism in free improvisation: remarks on a Musical Practice and some economic transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise &amp; Capitalism, Mattin &amp; Anthony Iles (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arteleku Audiolab, 2009, 978-8479076221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne et la rupture épistémologique des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 : 2, pp.147-162. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159mf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute du bruit : le devenir affectif des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 927-228 (8), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.927.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréidolie noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 102 (2), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.102.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir l’inaudible du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Everyone is failing; our entire experience is this side of perfection.’ The Great Learning et l’esthétique de l’échec de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 12 (2), pp.137-163. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/audi.012.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineations of the Invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inaudible as an Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner le mouvement : les partitions graphiques de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délinéations de l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Something Alive” : pratique du feedback et conceptualisation de l’installation sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques expérimentales : une polémique en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps improvisé : une mémoire de l’ici et maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic Feedback and the Emergence of Sound Installation: Remarks on a line of flight in the live electronic music by Alvin Lucier and Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organised Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisser les phénomènes être eux-mêmes : l’expérimentation naturaliste d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites, rythmes, ritournelles. Comment penser les arts du son aujourd’hui (à partir de Deleuze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Quinz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logoi.ph – Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can One Hear Mobile Listening? The Public Ringtones Project and the Mediality of Listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public comme espace stratégique d’écoute : notes sur le projet Sonneries publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des bornes diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triptic – Echange culturel dans le Rhin Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a Cloud Hanging in the Sky?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uncoupdedés.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fétiche dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités du silence. Sur quelques pièces de Wandelweiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le son comme image du signe” : une analyse de Treatise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Company Weeks de Derek Bailey. Note sur un dispositif scénique pour la pratique de l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit du « n'importe qui ». Fable de la « non-musicienne » et du critique musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formulations du silence dans les écrits de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique du bruit : le double jeu des musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse, arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éphémère dans les musiques expérimentales : sur quelques rapports de durabilité dans ce qui ne dure pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité en œuvre. Spécificité des circuits de production et diversité des pratiques jazzistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (1), pp.77-102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soart.008.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fanzinat dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition graphique et ses usages dans la scène improvisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de création dans l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier, parcours de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.R.A.H.M.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de ventriloquie économico-politique : European Crisis Time Capsule et quelques autres expérimentations sur la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour une histoire de la voix enregistrée dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Monnet-Saint-Étienne, Oct 2025, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Patterns within air” : l’écoute de l’inaudible dans la musique longue distance de Maryanne Amacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Tele-phonies : Listening at a Distance in the Arts and Auditory Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the conditions of possibility of listening. Remarks on Alvin Lucier’s phenomenology of the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Extended Spaces – Resonant Bodies: Alvin Lucier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daadgalerie, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’écoute paréidolique. Entre attention et projection des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MMER : « Médium, milieux, écoutes, récits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-TALM, Jan 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique culturelle du capitalisme tardif comme scénographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Histoire de l’art contemporain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas tenter d’influencer la musique qui sera jouée » : rite d’improvisation et communauté d’affects dans le Scratch Orchestra et l’interprétation de The Great Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace à travers le feedback dans les pratiques sonores des années 1960-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pratiques sonores en arts plastiques et techniques corporelles de l’écoute. L’œuvre sonore de Lars Fredrikson dans son contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Suédois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltrer le quotidien : sur quelques-unes de mes publications d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire publications d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Alvin Lucier – le même et le différent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ircam-Centre Pompidou, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres Décroître est un moment de création – Réduire pour augmenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant spaces and process of desubjectivation in Alvin Lucier’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une musique intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tabakalera, Feb 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elégie de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dérives de fin d’été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Houloc, Sep 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hiding there until it is made audible” : remarques sur les enjeux de l’inaudible dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire design sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD TALM, Feb 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art sonore non anthropocentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Arts, écologies, transitions. Construire une référence commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA/Paris 8, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polyphonie comme processus de désubjectivation dans les pièces pour voix d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment exposer la polyphonie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFK, centre allemand d’histoire de l’art, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie explosive de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Art vs Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure d’Art et Design Toulon Provence Méditerranée, Dec 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecouter l’espace – Musée polyphonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison des effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oreilles impossibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Debout #4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADC, Jan 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken records? No, just used : archives et collections en ligne dans l’édition d’arts sonores, à travers le catalogue d’Art Kill Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Immanence, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tentatives de travail autour de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle Pratiques de l’écoute, écoute des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMéRA, Maison des Astronomes, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaudible comme effet : dispositifs et médialité du sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Unheard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music from Inside : remarques sur les partitions de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dick Higgins – intermedia scripts, happenings, events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Limoges, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Sensing the sonic: histories of hearing differently (1800-now)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Exhibitronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA Pyrénées, Feb 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacements de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville augmentée par le son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Mu, Gaîté lyrique, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute contextuelle comme construction d’un lieu chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le temps habité – chronotopies 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laa UMR Lavue 7218 CNRS, Les Grands Voisins,, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la tradition : une tradition des musiques expérimentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques traditionnelles et musiques expérimentales. Racines multiples et horizons communs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pont Supérieur / Université Rennes 2, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Making audible that which is inaudible’ : l’écoute des affects sonores chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Pouvoirs du son / sons du pouvoir. Esthétique et politique du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuatio Animi and Stock Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta 14 Conclave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta 14, Nov 2016, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation collective de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cemti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-acoustic feedback and the birth of sound installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Alternative Histories of Electronic Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds / The Science Museum Research Centre, Apr 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise et individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC/VAL, Apr 2016, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects des fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé dans le cadre du projet Labex Arts H2H, La fabrique des arts sonores, Centre Pompidou-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. Échos de l’art autodestructif dans le champ contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire de Saint-Denis, Université Paris 8, INHA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">scores2 | partitions, journée d’études internationale et transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère de la destruction sonore : généalogie des bris et autres fracas dans les arts sonores et les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école des arts du Rhin, May 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du collectif dans l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production auriculaire des arts sonores, entre critique et fétichisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire post-diplôme arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Art de Bourges, Nov 2014, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation as a Prelude to Political Emancipation: the Case of John Stevens’s Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sounding possibilities: Improvisation and community action”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onassis Cultural Centre, Nov 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences N27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les musiques expérimentales”, une notion en devenir : retour sur une querelle définitionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’expérimental dans l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Louis Lumière, Dec 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatise et la problématisation de l’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Improvisation and the Politics of Everyday Sounds: Cornelius Cardew and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Improvisation and Visual Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Music Making Meaning, 13th International IASPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les surendetté·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démuni·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salière des fermetures des centres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelle des revenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire secrète des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Hour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse du progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les interdit·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générique socioprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État modifié de conscience (l’évasion fiscale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of exchange (the price of eggs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drapeau rouge (44 %)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se délester / Get rid of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démissionnaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard troublé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les épuisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace réifié est susceptible de perdurer encore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prix du même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krachs (The Economist)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un·e passant·e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trying to convert a sponge into a stone (you’ll never break a window with it)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élégie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripts pour un message d’absence (partition de travail n° 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oeuf Dogon et la répartition d’intensités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Logique culturelle du capitalisme tardif appliquée à la spatialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscope de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle (aujourd’hui est-il un autre jour ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(After) Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détresse & dividendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtre ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-ventriloquisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples de Eins, Un, One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modulations du plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de l’espérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ou non »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les artistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans des ondes stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les grévistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les détenus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen around before reading this statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsule temporelle d’un premier jour de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Score – BBB centre d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capture de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Organiser son temps professionnel » (module de formation nocturne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur #2 (les grèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre du besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart toutes choses égales par ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigraphes sur factures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des transpositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports (scénographie d’un mobilier de bureau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horloge lestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du dialogisme – Partition pour un entretien d’embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Retirada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Saladin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-9260-882X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MF, 2023, 978–2–37804–060–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pianos ne poussent pas sur les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Neuhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2019, 978-2-84066-892-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de l’improvisation libre. Expérimentation musicale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounds of Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sound Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation As Questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is John Cage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise BIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 2, 2010, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise dans les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 1, 2010, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti, Isabelle Ginot, Makis Solomos, Cécile Sorin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Ecologies, Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for Documenta 14 “Learning from Athens” : Debt Price (Greek Sovereign Debt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Continuum Was Performed in the Following Manner – Notes on documenta 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nero; Centre d'Art Contemporain Genève, 2022, 978-88-8056-166-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation and Political Emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Bertinetto; Marcello Ruta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Philosophy and Improvisation in the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2021, 9781003179443. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003179443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments on the Process of Desubjectivation at Work in Alvin Lucier’s “I am sitting in a room”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I am sitting in a room. Archival Recordings 1969-2019, Jan Thoben, Bernhard Rietbrock &amp; Trevor Saint (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sound On Paper Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing the economy – notes on an economic score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc; Kathrin Rhomberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Canaletto View</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Buchhandlung Walther König, 2020, 978-3-96098-627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De face, de dos, de bais, de biais : les conférences-performances de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vangelis Athanassopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le discours se fait geste – Regards croisés sur la conférence-performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2018, 978-2-84066-708-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. L’art autodestruction comme processus de désubjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti; Kostas Paparrigopoulos; Carmen Pardo Salgado; Makis Solomos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-13256-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb List Compilation: Actions to Destroy Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anti-Museum, Mathieu Copeland &amp; Balthazar Lovay (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fri Art/Koenig Books, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéyé Covers or the Keynote to a Societal Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérôme Guibert; Catherine Rudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France: Studies in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2017, 9780367869779. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315761619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non idiomatique ou la promesse à jamais reconduite de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyfree. La jazzosphère et ailleurs (1970-2015), Philippe Carles &amp; Alexandre Pierrepont (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Outre Mesure, 2016, 978-2-907891-88-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un dialogue semi-fictif sur la performativité et le processus de l’expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus créatifs, Émilie Bouvard et Hugo Daniel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-85944-959-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All by Myself ou la reprise comme processus d’individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mac/Val, 2016, 9782916324883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons ne sont pas transparents : approche conceptuelle et réflexivité dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Saladin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2015, 9782840667216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Affects: Improvised Dialogism And Collective Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatrice Gibson; Will Holder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiger’s Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sternberg Press, 2013, 978-3-943365-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anarchie d’une réception : Daniel Charles en passeur Cagien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des temporalités multiples aux bruissements du silence, Marta Grabocz et Geneviève Mathon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of resistance and criticism in free improvisation: remarks on a Musical Practice and some economic transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise &amp; Capitalism, Mattin &amp; Anthony Iles (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arteleku Audiolab, 2009, 978-8479076221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne et la rupture épistémologique des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 : 2, pp.147-162. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159mf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute du bruit : le devenir affectif des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 927-228 (8), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.927.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréidolie noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 102 (2), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.102.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir l’inaudible du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 12 (2), pp.137-163. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/audi.012.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineations of the Invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inaudible as an Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner le mouvement : les partitions graphiques de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délinéations de l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Everyone is failing; our entire experience is this side of perfection.’ The Great Learning et l’esthétique de l’échec de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Something Alive” : pratique du feedback et conceptualisation de l’installation sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques expérimentales : une polémique en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic Feedback and the Emergence of Sound Installation: Remarks on a line of flight in the live electronic music by Alvin Lucier and Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organised Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps improvisé : une mémoire de l’ici et maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisser les phénomènes être eux-mêmes : l’expérimentation naturaliste d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites, rythmes, ritournelles. Comment penser les arts du son aujourd’hui (à partir de Deleuze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Quinz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logoi.ph – Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public comme espace stratégique d’écoute : notes sur le projet Sonneries publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can One Hear Mobile Listening? The Public Ringtones Project and the Mediality of Listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a Cloud Hanging in the Sky?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uncoupdedés.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des bornes diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triptic – Echange culturel dans le Rhin Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités du silence. Sur quelques pièces de Wandelweiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fétiche dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le son comme image du signe” : une analyse de Treatise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit du « n'importe qui ». Fable de la « non-musicienne » et du critique musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Company Weeks de Derek Bailey. Note sur un dispositif scénique pour la pratique de l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formulations du silence dans les écrits de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique du bruit : le double jeu des musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse, arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité en œuvre. Spécificité des circuits de production et diversité des pratiques jazzistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (1), pp.77-102. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soart.008.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fanzinat dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éphémère dans les musiques expérimentales : sur quelques rapports de durabilité dans ce qui ne dure pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition graphique et ses usages dans la scène improvisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de création dans l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier, parcours de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.R.A.H.M.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de ventriloquie économico-politique : European Crisis Time Capsule et quelques autres expérimentations sur la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour une histoire de la voix enregistrée dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Monnet-Saint-Étienne, Oct 2025, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Patterns within air” : l’écoute de l’inaudible dans la musique longue distance de Maryanne Amacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Tele-phonies : Listening at a Distance in the Arts and Auditory Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique culturelle du capitalisme tardif comme scénographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Histoire de l’art contemporain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the conditions of possibility of listening. Remarks on Alvin Lucier’s phenomenology of the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Extended Spaces – Resonant Bodies: Alvin Lucier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daadgalerie, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’écoute paréidolique. Entre attention et projection des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MMER : « Médium, milieux, écoutes, récits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-TALM, Jan 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas tenter d’influencer la musique qui sera jouée » : rite d’improvisation et communauté d’affects dans le Scratch Orchestra et l’interprétation de The Great Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace à travers le feedback dans les pratiques sonores des années 1960-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pratiques sonores en arts plastiques et techniques corporelles de l’écoute. L’œuvre sonore de Lars Fredrikson dans son contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Suédois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltrer le quotidien : sur quelques-unes de mes publications d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire publications d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Alvin Lucier – le même et le différent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ircam-Centre Pompidou, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres Décroître est un moment de création – Réduire pour augmenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant spaces and process of desubjectivation in Alvin Lucier’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une musique intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tabakalera, Feb 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elégie de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dérives de fin d’été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Houloc, Sep 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art sonore non anthropocentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Arts, écologies, transitions. Construire une référence commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA/Paris 8, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hiding there until it is made audible” : remarques sur les enjeux de l’inaudible dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire design sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD TALM, Feb 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polyphonie comme processus de désubjectivation dans les pièces pour voix d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment exposer la polyphonie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFK, centre allemand d’histoire de l’art, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie explosive de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Art vs Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure d’Art et Design Toulon Provence Méditerranée, Dec 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecouter l’espace – Musée polyphonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison des effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken records? No, just used : archives et collections en ligne dans l’édition d’arts sonores, à travers le catalogue d’Art Kill Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Immanence, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tentatives de travail autour de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle Pratiques de l’écoute, écoute des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMéRA, Maison des Astronomes, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaudible comme effet : dispositifs et médialité du sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Unheard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music from Inside : remarques sur les partitions de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dick Higgins – intermedia scripts, happenings, events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Limoges, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oreilles impossibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Debout #4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADC, Jan 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Sensing the sonic: histories of hearing differently (1800-now)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Exhibitronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA Pyrénées, Feb 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacements de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville augmentée par le son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Mu, Gaîté lyrique, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute contextuelle comme construction d’un lieu chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le temps habité – chronotopies 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laa UMR Lavue 7218 CNRS, Les Grands Voisins,, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la tradition : une tradition des musiques expérimentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques traditionnelles et musiques expérimentales. Racines multiples et horizons communs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pont Supérieur / Université Rennes 2, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Making audible that which is inaudible’ : l’écoute des affects sonores chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Pouvoirs du son / sons du pouvoir. Esthétique et politique du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation collective de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cemti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-acoustic feedback and the birth of sound installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Alternative Histories of Electronic Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds / The Science Museum Research Centre, Apr 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise et individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC/VAL, Apr 2016, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects des fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé dans le cadre du projet Labex Arts H2H, La fabrique des arts sonores, Centre Pompidou-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuatio Animi and Stock Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta 14 Conclave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta 14, Nov 2016, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. Échos de l’art autodestructif dans le champ contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire de Saint-Denis, Université Paris 8, INHA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">scores2 | partitions, journée d’études internationale et transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère de la destruction sonore : généalogie des bris et autres fracas dans les arts sonores et les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école des arts du Rhin, May 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du collectif dans l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation as a Prelude to Political Emancipation: the Case of John Stevens’s Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sounding possibilities: Improvisation and community action”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onassis Cultural Centre, Nov 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production auriculaire des arts sonores, entre critique et fétichisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire post-diplôme arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Art de Bourges, Nov 2014, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences N27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les musiques expérimentales”, une notion en devenir : retour sur une querelle définitionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’expérimental dans l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Louis Lumière, Dec 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatise et la problématisation de l’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Improvisation and the Politics of Everyday Sounds: Cornelius Cardew and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Improvisation and Visual Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Music Making Meaning, 13th International IASPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire secrète des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse du progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Hour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelle des revenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salière des fermetures des centres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démuni·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les surendetté·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les interdit·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générique socioprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État modifié de conscience (l’évasion fiscale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of exchange (the price of eggs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drapeau rouge (44 %)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se délester / Get rid of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démissionnaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les épuisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace réifié est susceptible de perdurer encore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard troublé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prix du même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krachs (The Economist)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un·e passant·e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trying to convert a sponge into a stone (you’ll never break a window with it)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élégie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripts pour un message d’absence (partition de travail n° 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscope de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Logique culturelle du capitalisme tardif appliquée à la spatialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle (aujourd’hui est-il un autre jour ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(After) Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détresse & dividendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oeuf Dogon et la répartition d’intensités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de l’espérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ou non »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples de Eins, Un, One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modulations du plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-ventriloquisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les artistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans des ondes stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les grévistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les détenus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtre ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen around before reading this statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsule temporelle d’un premier jour de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart toutes choses égales par ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Score – BBB centre d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capture de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Organiser son temps professionnel » (module de formation nocturne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur #2 (les grèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre du besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigraphes sur factures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des transpositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports (scénographie d’un mobilier de bureau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horloge lestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du dialogisme – Partition pour un entretien d’embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Retirada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63975BA6"/>
+    <w:nsid w:val="CD7594F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saladin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9260-882X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240468v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saladin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Lucier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Neuhaus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Balit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02513853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.62" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.58" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Jimenez Carmona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pardo Salgado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003179443" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02517953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159mf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.927.0140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.102.0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/audi.012.0137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu saladin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02511470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Quinz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032484v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4589" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.008.0077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boeuf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417910v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bartoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503988v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503978v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503967v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503896v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503969v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503893v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422049v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422047v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422054v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422085v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422104v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422117v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422115v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422379v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422390v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422137v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Meirino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noetinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Volcler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422396v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422551v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422556v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424835v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424746v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424819v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424711v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424774v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422569v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422574v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424863v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424913v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saladin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9260-882X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240468v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saladin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Lucier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Neuhaus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Balit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02513853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.62" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.58" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Jimenez Carmona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pardo Salgado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003179443" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02517953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159mf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.927.0140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.102.0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/audi.012.0137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu saladin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02511470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Quinz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4589" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.008.0077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bartoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503980v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503969v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422108v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422390v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422138v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Meirino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noetinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Volcler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422375v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422556v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424711v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424819v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424789v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424774v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424913v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>