--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Saladin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-9260-882X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MF, 2023, 978–2–37804–060–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pianos ne poussent pas sur les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Neuhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2019, 978-2-84066-892-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de l’improvisation libre. Expérimentation musicale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounds of Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sound Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation As Questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is John Cage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise BIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 2, 2010, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise dans les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 1, 2010, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti, Isabelle Ginot, Makis Solomos, Cécile Sorin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Ecologies, Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for Documenta 14 “Learning from Athens” : Debt Price (Greek Sovereign Debt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Continuum Was Performed in the Following Manner – Notes on documenta 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nero; Centre d'Art Contemporain Genève, 2022, 978-88-8056-166-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation and Political Emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Bertinetto; Marcello Ruta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Philosophy and Improvisation in the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2021, 9781003179443. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003179443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments on the Process of Desubjectivation at Work in Alvin Lucier’s “I am sitting in a room”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I am sitting in a room. Archival Recordings 1969-2019, Jan Thoben, Bernhard Rietbrock &amp; Trevor Saint (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sound On Paper Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing the economy – notes on an economic score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc; Kathrin Rhomberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Canaletto View</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Buchhandlung Walther König, 2020, 978-3-96098-627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De face, de dos, de bais, de biais : les conférences-performances de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vangelis Athanassopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le discours se fait geste – Regards croisés sur la conférence-performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2018, 978-2-84066-708-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. L’art autodestruction comme processus de désubjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti; Kostas Paparrigopoulos; Carmen Pardo Salgado; Makis Solomos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-13256-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb List Compilation: Actions to Destroy Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anti-Museum, Mathieu Copeland &amp; Balthazar Lovay (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fri Art/Koenig Books, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéyé Covers or the Keynote to a Societal Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérôme Guibert; Catherine Rudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France: Studies in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2017, 9780367869779. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315761619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non idiomatique ou la promesse à jamais reconduite de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyfree. La jazzosphère et ailleurs (1970-2015), Philippe Carles &amp; Alexandre Pierrepont (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Outre Mesure, 2016, 978-2-907891-88-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un dialogue semi-fictif sur la performativité et le processus de l’expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus créatifs, Émilie Bouvard et Hugo Daniel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-85944-959-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All by Myself ou la reprise comme processus d’individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mac/Val, 2016, 9782916324883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons ne sont pas transparents : approche conceptuelle et réflexivité dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Saladin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2015, 9782840667216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Affects: Improvised Dialogism And Collective Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatrice Gibson; Will Holder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiger’s Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sternberg Press, 2013, 978-3-943365-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anarchie d’une réception : Daniel Charles en passeur Cagien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des temporalités multiples aux bruissements du silence, Marta Grabocz et Geneviève Mathon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of resistance and criticism in free improvisation: remarks on a Musical Practice and some economic transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise &amp; Capitalism, Mattin &amp; Anthony Iles (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arteleku Audiolab, 2009, 978-8479076221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne et la rupture épistémologique des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 : 2, pp.147-162. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159mf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute du bruit : le devenir affectif des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 927-228 (8), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.927.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréidolie noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 102 (2), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.102.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir l’inaudible du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 12 (2), pp.137-163. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/audi.012.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineations of the Invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inaudible as an Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner le mouvement : les partitions graphiques de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délinéations de l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Everyone is failing; our entire experience is this side of perfection.’ The Great Learning et l’esthétique de l’échec de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Something Alive” : pratique du feedback et conceptualisation de l’installation sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques expérimentales : une polémique en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic Feedback and the Emergence of Sound Installation: Remarks on a line of flight in the live electronic music by Alvin Lucier and Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organised Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps improvisé : une mémoire de l’ici et maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisser les phénomènes être eux-mêmes : l’expérimentation naturaliste d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites, rythmes, ritournelles. Comment penser les arts du son aujourd’hui (à partir de Deleuze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Quinz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logoi.ph – Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public comme espace stratégique d’écoute : notes sur le projet Sonneries publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can One Hear Mobile Listening? The Public Ringtones Project and the Mediality of Listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a Cloud Hanging in the Sky?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uncoupdedés.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des bornes diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triptic – Echange culturel dans le Rhin Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités du silence. Sur quelques pièces de Wandelweiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fétiche dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le son comme image du signe” : une analyse de Treatise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit du « n'importe qui ». Fable de la « non-musicienne » et du critique musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Company Weeks de Derek Bailey. Note sur un dispositif scénique pour la pratique de l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formulations du silence dans les écrits de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique du bruit : le double jeu des musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse, arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité en œuvre. Spécificité des circuits de production et diversité des pratiques jazzistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (1), pp.77-102. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soart.008.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fanzinat dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éphémère dans les musiques expérimentales : sur quelques rapports de durabilité dans ce qui ne dure pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition graphique et ses usages dans la scène improvisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de création dans l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier, parcours de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.R.A.H.M.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de ventriloquie économico-politique : European Crisis Time Capsule et quelques autres expérimentations sur la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour une histoire de la voix enregistrée dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Monnet-Saint-Étienne, Oct 2025, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Patterns within air” : l’écoute de l’inaudible dans la musique longue distance de Maryanne Amacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Tele-phonies : Listening at a Distance in the Arts and Auditory Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique culturelle du capitalisme tardif comme scénographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Histoire de l’art contemporain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the conditions of possibility of listening. Remarks on Alvin Lucier’s phenomenology of the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Extended Spaces – Resonant Bodies: Alvin Lucier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daadgalerie, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’écoute paréidolique. Entre attention et projection des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MMER : « Médium, milieux, écoutes, récits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-TALM, Jan 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas tenter d’influencer la musique qui sera jouée » : rite d’improvisation et communauté d’affects dans le Scratch Orchestra et l’interprétation de The Great Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace à travers le feedback dans les pratiques sonores des années 1960-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pratiques sonores en arts plastiques et techniques corporelles de l’écoute. L’œuvre sonore de Lars Fredrikson dans son contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Suédois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltrer le quotidien : sur quelques-unes de mes publications d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire publications d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Alvin Lucier – le même et le différent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ircam-Centre Pompidou, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres Décroître est un moment de création – Réduire pour augmenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant spaces and process of desubjectivation in Alvin Lucier’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une musique intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tabakalera, Feb 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elégie de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dérives de fin d’été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Houloc, Sep 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art sonore non anthropocentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Arts, écologies, transitions. Construire une référence commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA/Paris 8, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hiding there until it is made audible” : remarques sur les enjeux de l’inaudible dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire design sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD TALM, Feb 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polyphonie comme processus de désubjectivation dans les pièces pour voix d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment exposer la polyphonie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFK, centre allemand d’histoire de l’art, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie explosive de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Art vs Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure d’Art et Design Toulon Provence Méditerranée, Dec 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecouter l’espace – Musée polyphonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison des effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken records? No, just used : archives et collections en ligne dans l’édition d’arts sonores, à travers le catalogue d’Art Kill Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Immanence, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tentatives de travail autour de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle Pratiques de l’écoute, écoute des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMéRA, Maison des Astronomes, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaudible comme effet : dispositifs et médialité du sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Unheard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music from Inside : remarques sur les partitions de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dick Higgins – intermedia scripts, happenings, events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Limoges, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oreilles impossibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Debout #4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADC, Jan 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Sensing the sonic: histories of hearing differently (1800-now)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Exhibitronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA Pyrénées, Feb 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacements de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville augmentée par le son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Mu, Gaîté lyrique, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute contextuelle comme construction d’un lieu chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le temps habité – chronotopies 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laa UMR Lavue 7218 CNRS, Les Grands Voisins,, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la tradition : une tradition des musiques expérimentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques traditionnelles et musiques expérimentales. Racines multiples et horizons communs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pont Supérieur / Université Rennes 2, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Making audible that which is inaudible’ : l’écoute des affects sonores chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Pouvoirs du son / sons du pouvoir. Esthétique et politique du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation collective de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cemti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-acoustic feedback and the birth of sound installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Alternative Histories of Electronic Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds / The Science Museum Research Centre, Apr 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise et individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC/VAL, Apr 2016, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects des fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé dans le cadre du projet Labex Arts H2H, La fabrique des arts sonores, Centre Pompidou-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuatio Animi and Stock Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta 14 Conclave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta 14, Nov 2016, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. Échos de l’art autodestructif dans le champ contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire de Saint-Denis, Université Paris 8, INHA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">scores2 | partitions, journée d’études internationale et transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère de la destruction sonore : généalogie des bris et autres fracas dans les arts sonores et les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école des arts du Rhin, May 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du collectif dans l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation as a Prelude to Political Emancipation: the Case of John Stevens’s Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sounding possibilities: Improvisation and community action”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onassis Cultural Centre, Nov 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production auriculaire des arts sonores, entre critique et fétichisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire post-diplôme arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Art de Bourges, Nov 2014, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences N27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les musiques expérimentales”, une notion en devenir : retour sur une querelle définitionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’expérimental dans l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Louis Lumière, Dec 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatise et la problématisation de l’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Improvisation and the Politics of Everyday Sounds: Cornelius Cardew and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Improvisation and Visual Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Music Making Meaning, 13th International IASPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire secrète des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse du progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Hour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelle des revenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salière des fermetures des centres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démuni·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les surendetté·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les interdit·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générique socioprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État modifié de conscience (l’évasion fiscale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of exchange (the price of eggs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drapeau rouge (44 %)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se délester / Get rid of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démissionnaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les épuisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace réifié est susceptible de perdurer encore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard troublé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prix du même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krachs (The Economist)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un·e passant·e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trying to convert a sponge into a stone (you’ll never break a window with it)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élégie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripts pour un message d’absence (partition de travail n° 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscope de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Logique culturelle du capitalisme tardif appliquée à la spatialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle (aujourd’hui est-il un autre jour ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(After) Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détresse & dividendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oeuf Dogon et la répartition d’intensités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de l’espérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ou non »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples de Eins, Un, One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modulations du plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-ventriloquisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les artistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans des ondes stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les grévistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les détenus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtre ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen around before reading this statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsule temporelle d’un premier jour de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart toutes choses égales par ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Score – BBB centre d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capture de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Organiser son temps professionnel » (module de formation nocturne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur #2 (les grèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre du besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigraphes sur factures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des transpositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports (scénographie d’un mobilier de bureau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horloge lestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du dialogisme – Partition pour un entretien d’embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Retirada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Saladin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-9260-882X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MF, 2023, 978–2–37804–060–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pianos ne poussent pas sur les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Neuhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2019, 978-2-84066-892-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de l’improvisation libre. Expérimentation musicale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounds of Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sound Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation As Questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is John Cage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise BIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 2, 2010, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise dans les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 1, 2010, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti, Isabelle Ginot, Makis Solomos, Cécile Sorin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Ecologies, Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for Documenta 14 “Learning from Athens” : Debt Price (Greek Sovereign Debt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Continuum Was Performed in the Following Manner – Notes on documenta 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nero; Centre d'Art Contemporain Genève, 2022, 978-88-8056-166-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation and Political Emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Bertinetto; Marcello Ruta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Philosophy and Improvisation in the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2021, 9781003179443. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003179443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments on the Process of Desubjectivation at Work in Alvin Lucier’s “I am sitting in a room”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I am sitting in a room. Archival Recordings 1969-2019, Jan Thoben, Bernhard Rietbrock &amp; Trevor Saint (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sound On Paper Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing the economy – notes on an economic score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc; Kathrin Rhomberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Canaletto View</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Buchhandlung Walther König, 2020, 978-3-96098-627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De face, de dos, de bais, de biais : les conférences-performances de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vangelis Athanassopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le discours se fait geste – Regards croisés sur la conférence-performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2018, 978-2-84066-708-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. L’art autodestruction comme processus de désubjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti; Kostas Paparrigopoulos; Carmen Pardo Salgado; Makis Solomos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-13256-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb List Compilation: Actions to Destroy Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anti-Museum, Mathieu Copeland &amp; Balthazar Lovay (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fri Art/Koenig Books, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéyé Covers or the Keynote to a Societal Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérôme Guibert; Catherine Rudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France: Studies in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2017, 9780367869779. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315761619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non idiomatique ou la promesse à jamais reconduite de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyfree. La jazzosphère et ailleurs (1970-2015), Philippe Carles &amp; Alexandre Pierrepont (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Outre Mesure, 2016, 978-2-907891-88-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un dialogue semi-fictif sur la performativité et le processus de l’expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus créatifs, Émilie Bouvard et Hugo Daniel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-85944-959-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All by Myself ou la reprise comme processus d’individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mac/Val, 2016, 9782916324883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons ne sont pas transparents : approche conceptuelle et réflexivité dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Saladin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2015, 9782840667216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Affects: Improvised Dialogism And Collective Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatrice Gibson; Will Holder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiger’s Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sternberg Press, 2013, 978-3-943365-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anarchie d’une réception : Daniel Charles en passeur Cagien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des temporalités multiples aux bruissements du silence, Marta Grabocz et Geneviève Mathon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of resistance and criticism in free improvisation: remarks on a Musical Practice and some economic transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise &amp; Capitalism, Mattin &amp; Anthony Iles (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arteleku Audiolab, 2009, 978-8479076221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne et la rupture épistémologique des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 : 2, pp.147-162. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159mf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute du bruit : le devenir affectif des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 927-228 (8), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.927.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréidolie noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 102 (2), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.102.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir l’inaudible du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 12 (2), pp.137-163. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/audi.012.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineations of the Invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inaudible as an Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner le mouvement : les partitions graphiques de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délinéations de l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Everyone is failing; our entire experience is this side of perfection.’ The Great Learning et l’esthétique de l’échec de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Something Alive” : pratique du feedback et conceptualisation de l’installation sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques expérimentales : une polémique en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps improvisé : une mémoire de l’ici et maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic Feedback and the Emergence of Sound Installation: Remarks on a line of flight in the live electronic music by Alvin Lucier and Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organised Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisser les phénomènes être eux-mêmes : l’expérimentation naturaliste d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites, rythmes, ritournelles. Comment penser les arts du son aujourd’hui (à partir de Deleuze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Quinz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logoi.ph – Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public comme espace stratégique d’écoute : notes sur le projet Sonneries publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can One Hear Mobile Listening? The Public Ringtones Project and the Mediality of Listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des bornes diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triptic – Echange culturel dans le Rhin Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a Cloud Hanging in the Sky?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uncoupdedés.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités du silence. Sur quelques pièces de Wandelweiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fétiche dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le son comme image du signe” : une analyse de Treatise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit du « n'importe qui ». Fable de la « non-musicienne » et du critique musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Company Weeks de Derek Bailey. Note sur un dispositif scénique pour la pratique de l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formulations du silence dans les écrits de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique du bruit : le double jeu des musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse, arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité en œuvre. Spécificité des circuits de production et diversité des pratiques jazzistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (1), pp.77-102. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soart.008.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fanzinat dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éphémère dans les musiques expérimentales : sur quelques rapports de durabilité dans ce qui ne dure pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition graphique et ses usages dans la scène improvisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de création dans l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier, parcours de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.R.A.H.M.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de ventriloquie économico-politique : European Crisis Time Capsule et quelques autres expérimentations sur la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour une histoire de la voix enregistrée dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Monnet-Saint-Étienne, Oct 2025, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Patterns within air” : l’écoute de l’inaudible dans la musique longue distance de Maryanne Amacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Tele-phonies : Listening at a Distance in the Arts and Auditory Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the conditions of possibility of listening. Remarks on Alvin Lucier’s phenomenology of the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Extended Spaces – Resonant Bodies: Alvin Lucier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daadgalerie, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’écoute paréidolique. Entre attention et projection des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MMER : « Médium, milieux, écoutes, récits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-TALM, Jan 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique culturelle du capitalisme tardif comme scénographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Histoire de l’art contemporain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas tenter d’influencer la musique qui sera jouée » : rite d’improvisation et communauté d’affects dans le Scratch Orchestra et l’interprétation de The Great Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace à travers le feedback dans les pratiques sonores des années 1960-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pratiques sonores en arts plastiques et techniques corporelles de l’écoute. L’œuvre sonore de Lars Fredrikson dans son contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Suédois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltrer le quotidien : sur quelques-unes de mes publications d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire publications d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Alvin Lucier – le même et le différent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ircam-Centre Pompidou, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres Décroître est un moment de création – Réduire pour augmenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant spaces and process of desubjectivation in Alvin Lucier’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une musique intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tabakalera, Feb 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elégie de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dérives de fin d’été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Houloc, Sep 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hiding there until it is made audible” : remarques sur les enjeux de l’inaudible dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire design sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD TALM, Feb 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art sonore non anthropocentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Arts, écologies, transitions. Construire une référence commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA/Paris 8, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polyphonie comme processus de désubjectivation dans les pièces pour voix d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment exposer la polyphonie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFK, centre allemand d’histoire de l’art, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie explosive de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Art vs Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure d’Art et Design Toulon Provence Méditerranée, Dec 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecouter l’espace – Musée polyphonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison des effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken records? No, just used : archives et collections en ligne dans l’édition d’arts sonores, à travers le catalogue d’Art Kill Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Immanence, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tentatives de travail autour de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle Pratiques de l’écoute, écoute des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMéRA, Maison des Astronomes, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaudible comme effet : dispositifs et médialité du sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Unheard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music from Inside : remarques sur les partitions de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dick Higgins – intermedia scripts, happenings, events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Limoges, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oreilles impossibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Debout #4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADC, Jan 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Sensing the sonic: histories of hearing differently (1800-now)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Exhibitronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA Pyrénées, Feb 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacements de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville augmentée par le son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Mu, Gaîté lyrique, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute contextuelle comme construction d’un lieu chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le temps habité – chronotopies 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laa UMR Lavue 7218 CNRS, Les Grands Voisins,, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la tradition : une tradition des musiques expérimentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques traditionnelles et musiques expérimentales. Racines multiples et horizons communs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pont Supérieur / Université Rennes 2, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Making audible that which is inaudible’ : l’écoute des affects sonores chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Pouvoirs du son / sons du pouvoir. Esthétique et politique du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation collective de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cemti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-acoustic feedback and the birth of sound installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Alternative Histories of Electronic Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds / The Science Museum Research Centre, Apr 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise et individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC/VAL, Apr 2016, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects des fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé dans le cadre du projet Labex Arts H2H, La fabrique des arts sonores, Centre Pompidou-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuatio Animi and Stock Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta 14 Conclave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta 14, Nov 2016, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. Échos de l’art autodestructif dans le champ contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire de Saint-Denis, Université Paris 8, INHA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">scores2 | partitions, journée d’études internationale et transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère de la destruction sonore : généalogie des bris et autres fracas dans les arts sonores et les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école des arts du Rhin, May 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du collectif dans l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation as a Prelude to Political Emancipation: the Case of John Stevens’s Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sounding possibilities: Improvisation and community action”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onassis Cultural Centre, Nov 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production auriculaire des arts sonores, entre critique et fétichisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire post-diplôme arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Art de Bourges, Nov 2014, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences N27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les musiques expérimentales”, une notion en devenir : retour sur une querelle définitionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’expérimental dans l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Louis Lumière, Dec 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatise et la problématisation de l’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Improvisation and the Politics of Everyday Sounds: Cornelius Cardew and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Improvisation and Visual Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Music Making Meaning, 13th International IASPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelle des revenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire secrète des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Hour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse du progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démuni·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les surendetté·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salière des fermetures des centres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les interdit·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générique socioprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État modifié de conscience (l’évasion fiscale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of exchange (the price of eggs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drapeau rouge (44 %)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se délester / Get rid of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démissionnaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les épuisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace réifié est susceptible de perdurer encore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard troublé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prix du même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krachs (The Economist)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un·e passant·e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trying to convert a sponge into a stone (you’ll never break a window with it)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élégie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripts pour un message d’absence (partition de travail n° 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Logique culturelle du capitalisme tardif appliquée à la spatialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscope de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle (aujourd’hui est-il un autre jour ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(After) Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détresse & dividendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oeuf Dogon et la répartition d’intensités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de l’espérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ou non »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-ventriloquisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples de Eins, Un, One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modulations du plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les artistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans des ondes stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les grévistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les détenus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtre ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen around before reading this statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsule temporelle d’un premier jour de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Score – BBB centre d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capture de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Organiser son temps professionnel » (module de formation nocturne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur #2 (les grèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre du besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart toutes choses égales par ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigraphes sur factures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des transpositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports (scénographie d’un mobilier de bureau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horloge lestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du dialogisme – Partition pour un entretien d’embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Retirada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD7594F0"/>
+    <w:nsid w:val="B3E01423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saladin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9260-882X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240468v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saladin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Lucier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Neuhaus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Balit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02513853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.62" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.58" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Jimenez Carmona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pardo Salgado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003179443" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02517953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159mf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.927.0140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.102.0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/audi.012.0137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu saladin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02511470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Quinz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415753v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4589" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.008.0077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417583v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bartoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503980v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503969v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422108v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422390v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422138v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Meirino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noetinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Volcler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422375v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422556v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424711v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424819v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424789v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424774v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424913v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saladin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9260-882X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240468v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saladin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Lucier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Neuhaus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Balit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02513853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.62" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.58" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Jimenez Carmona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pardo Salgado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003179443" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02517953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159mf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.927.0140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.102.0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/audi.012.0137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu saladin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415516v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02511470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Quinz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4589" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.008.0077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bartoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503969v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422108v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422390v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Meirino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noetinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Volcler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422375v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422556v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424828v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424819v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424737v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424729v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424711v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424789v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424774v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424913v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>