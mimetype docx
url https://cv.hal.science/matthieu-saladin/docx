--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Saladin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-9260-882X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MF, 2023, 978–2–37804–060–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pianos ne poussent pas sur les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Neuhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2019, 978-2-84066-892-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de l’improvisation libre. Expérimentation musicale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounds of Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sound Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation As Questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is John Cage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise BIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 2, 2010, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise dans les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 1, 2010, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti, Isabelle Ginot, Makis Solomos, Cécile Sorin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Ecologies, Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for Documenta 14 “Learning from Athens” : Debt Price (Greek Sovereign Debt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Continuum Was Performed in the Following Manner – Notes on documenta 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nero; Centre d'Art Contemporain Genève, 2022, 978-88-8056-166-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation and Political Emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Bertinetto; Marcello Ruta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Philosophy and Improvisation in the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2021, 9781003179443. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003179443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments on the Process of Desubjectivation at Work in Alvin Lucier’s “I am sitting in a room”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I am sitting in a room. Archival Recordings 1969-2019, Jan Thoben, Bernhard Rietbrock &amp; Trevor Saint (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sound On Paper Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing the economy – notes on an economic score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc; Kathrin Rhomberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Canaletto View</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Buchhandlung Walther König, 2020, 978-3-96098-627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De face, de dos, de bais, de biais : les conférences-performances de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vangelis Athanassopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le discours se fait geste – Regards croisés sur la conférence-performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2018, 978-2-84066-708-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. L’art autodestruction comme processus de désubjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti; Kostas Paparrigopoulos; Carmen Pardo Salgado; Makis Solomos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-13256-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb List Compilation: Actions to Destroy Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anti-Museum, Mathieu Copeland &amp; Balthazar Lovay (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fri Art/Koenig Books, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéyé Covers or the Keynote to a Societal Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérôme Guibert; Catherine Rudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France: Studies in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2017, 9780367869779. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315761619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non idiomatique ou la promesse à jamais reconduite de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyfree. La jazzosphère et ailleurs (1970-2015), Philippe Carles &amp; Alexandre Pierrepont (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Outre Mesure, 2016, 978-2-907891-88-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un dialogue semi-fictif sur la performativité et le processus de l’expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus créatifs, Émilie Bouvard et Hugo Daniel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-85944-959-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All by Myself ou la reprise comme processus d’individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mac/Val, 2016, 9782916324883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons ne sont pas transparents : approche conceptuelle et réflexivité dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Saladin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2015, 9782840667216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Affects: Improvised Dialogism And Collective Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatrice Gibson; Will Holder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiger’s Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sternberg Press, 2013, 978-3-943365-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anarchie d’une réception : Daniel Charles en passeur Cagien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des temporalités multiples aux bruissements du silence, Marta Grabocz et Geneviève Mathon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of resistance and criticism in free improvisation: remarks on a Musical Practice and some economic transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise &amp; Capitalism, Mattin &amp; Anthony Iles (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arteleku Audiolab, 2009, 978-8479076221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne et la rupture épistémologique des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 : 2, pp.147-162. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159mf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute du bruit : le devenir affectif des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 927-228 (8), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.927.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréidolie noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 102 (2), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.102.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir l’inaudible du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 12 (2), pp.137-163. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/audi.012.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineations of the Invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inaudible as an Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner le mouvement : les partitions graphiques de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délinéations de l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Everyone is failing; our entire experience is this side of perfection.’ The Great Learning et l’esthétique de l’échec de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Something Alive” : pratique du feedback et conceptualisation de l’installation sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques expérimentales : une polémique en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps improvisé : une mémoire de l’ici et maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic Feedback and the Emergence of Sound Installation: Remarks on a line of flight in the live electronic music by Alvin Lucier and Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organised Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisser les phénomènes être eux-mêmes : l’expérimentation naturaliste d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites, rythmes, ritournelles. Comment penser les arts du son aujourd’hui (à partir de Deleuze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Quinz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logoi.ph – Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public comme espace stratégique d’écoute : notes sur le projet Sonneries publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can One Hear Mobile Listening? The Public Ringtones Project and the Mediality of Listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des bornes diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triptic – Echange culturel dans le Rhin Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a Cloud Hanging in the Sky?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uncoupdedés.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités du silence. Sur quelques pièces de Wandelweiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fétiche dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le son comme image du signe” : une analyse de Treatise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit du « n'importe qui ». Fable de la « non-musicienne » et du critique musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Company Weeks de Derek Bailey. Note sur un dispositif scénique pour la pratique de l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formulations du silence dans les écrits de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique du bruit : le double jeu des musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse, arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité en œuvre. Spécificité des circuits de production et diversité des pratiques jazzistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (1), pp.77-102. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soart.008.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fanzinat dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éphémère dans les musiques expérimentales : sur quelques rapports de durabilité dans ce qui ne dure pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition graphique et ses usages dans la scène improvisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de création dans l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier, parcours de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.R.A.H.M.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de ventriloquie économico-politique : European Crisis Time Capsule et quelques autres expérimentations sur la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour une histoire de la voix enregistrée dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Monnet-Saint-Étienne, Oct 2025, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Patterns within air” : l’écoute de l’inaudible dans la musique longue distance de Maryanne Amacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Tele-phonies : Listening at a Distance in the Arts and Auditory Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the conditions of possibility of listening. Remarks on Alvin Lucier’s phenomenology of the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Extended Spaces – Resonant Bodies: Alvin Lucier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daadgalerie, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’écoute paréidolique. Entre attention et projection des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MMER : « Médium, milieux, écoutes, récits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-TALM, Jan 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique culturelle du capitalisme tardif comme scénographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Histoire de l’art contemporain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas tenter d’influencer la musique qui sera jouée » : rite d’improvisation et communauté d’affects dans le Scratch Orchestra et l’interprétation de The Great Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace à travers le feedback dans les pratiques sonores des années 1960-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pratiques sonores en arts plastiques et techniques corporelles de l’écoute. L’œuvre sonore de Lars Fredrikson dans son contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Suédois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltrer le quotidien : sur quelques-unes de mes publications d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire publications d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Alvin Lucier – le même et le différent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ircam-Centre Pompidou, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres Décroître est un moment de création – Réduire pour augmenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant spaces and process of desubjectivation in Alvin Lucier’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une musique intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tabakalera, Feb 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elégie de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dérives de fin d’été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Houloc, Sep 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hiding there until it is made audible” : remarques sur les enjeux de l’inaudible dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire design sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD TALM, Feb 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art sonore non anthropocentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Arts, écologies, transitions. Construire une référence commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA/Paris 8, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polyphonie comme processus de désubjectivation dans les pièces pour voix d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment exposer la polyphonie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFK, centre allemand d’histoire de l’art, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie explosive de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Art vs Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure d’Art et Design Toulon Provence Méditerranée, Dec 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecouter l’espace – Musée polyphonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison des effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken records? No, just used : archives et collections en ligne dans l’édition d’arts sonores, à travers le catalogue d’Art Kill Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Immanence, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tentatives de travail autour de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle Pratiques de l’écoute, écoute des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMéRA, Maison des Astronomes, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaudible comme effet : dispositifs et médialité du sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Unheard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music from Inside : remarques sur les partitions de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dick Higgins – intermedia scripts, happenings, events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Limoges, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oreilles impossibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Debout #4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADC, Jan 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Sensing the sonic: histories of hearing differently (1800-now)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Exhibitronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA Pyrénées, Feb 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacements de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville augmentée par le son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Mu, Gaîté lyrique, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute contextuelle comme construction d’un lieu chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le temps habité – chronotopies 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laa UMR Lavue 7218 CNRS, Les Grands Voisins,, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la tradition : une tradition des musiques expérimentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques traditionnelles et musiques expérimentales. Racines multiples et horizons communs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pont Supérieur / Université Rennes 2, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Making audible that which is inaudible’ : l’écoute des affects sonores chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Pouvoirs du son / sons du pouvoir. Esthétique et politique du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation collective de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cemti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-acoustic feedback and the birth of sound installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Alternative Histories of Electronic Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds / The Science Museum Research Centre, Apr 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise et individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC/VAL, Apr 2016, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects des fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé dans le cadre du projet Labex Arts H2H, La fabrique des arts sonores, Centre Pompidou-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuatio Animi and Stock Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta 14 Conclave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta 14, Nov 2016, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. Échos de l’art autodestructif dans le champ contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire de Saint-Denis, Université Paris 8, INHA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">scores2 | partitions, journée d’études internationale et transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère de la destruction sonore : généalogie des bris et autres fracas dans les arts sonores et les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école des arts du Rhin, May 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du collectif dans l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation as a Prelude to Political Emancipation: the Case of John Stevens’s Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sounding possibilities: Improvisation and community action”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onassis Cultural Centre, Nov 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production auriculaire des arts sonores, entre critique et fétichisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire post-diplôme arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Art de Bourges, Nov 2014, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences N27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les musiques expérimentales”, une notion en devenir : retour sur une querelle définitionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’expérimental dans l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Louis Lumière, Dec 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatise et la problématisation de l’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Improvisation and the Politics of Everyday Sounds: Cornelius Cardew and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Improvisation and Visual Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Music Making Meaning, 13th International IASPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelle des revenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire secrète des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Hour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse du progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démuni·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les surendetté·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salière des fermetures des centres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les interdit·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générique socioprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État modifié de conscience (l’évasion fiscale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of exchange (the price of eggs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drapeau rouge (44 %)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se délester / Get rid of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démissionnaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les épuisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace réifié est susceptible de perdurer encore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard troublé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prix du même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krachs (The Economist)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un·e passant·e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trying to convert a sponge into a stone (you’ll never break a window with it)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élégie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripts pour un message d’absence (partition de travail n° 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Logique culturelle du capitalisme tardif appliquée à la spatialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscope de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle (aujourd’hui est-il un autre jour ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(After) Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détresse & dividendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oeuf Dogon et la répartition d’intensités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de l’espérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ou non »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-ventriloquisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples de Eins, Un, One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modulations du plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les artistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans des ondes stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les grévistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les détenus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtre ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen around before reading this statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsule temporelle d’un premier jour de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Score – BBB centre d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capture de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Organiser son temps professionnel » (module de formation nocturne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur #2 (les grèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre du besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart toutes choses égales par ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigraphes sur factures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des transpositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports (scénographie d’un mobilier de bureau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horloge lestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du dialogisme – Partition pour un entretien d’embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Retirada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Saladin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-9260-882X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MF, 2023, 978–2–37804–060–4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pianos ne poussent pas sur les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Neuhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2019, 978-2-84066-892-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de l’improvisation libre. Expérimentation musicale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les presses du réel, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounds of Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sound Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation As Questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who is John Cage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise BIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 2, 2010, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reprise dans les musiques populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 : 1, 2010, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti, Isabelle Ginot, Makis Solomos, Cécile Sorin (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Ecologies, Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for Documenta 14 “Learning from Athens” : Debt Price (Greek Sovereign Debt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Continuum Was Performed in the Following Manner – Notes on documenta 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nero; Centre d'Art Contemporain Genève, 2022, 978-88-8056-166-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments on the Process of Desubjectivation at Work in Alvin Lucier’s “I am sitting in a room”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I am sitting in a room. Archival Recordings 1969-2019, Jan Thoben, Bernhard Rietbrock &amp; Trevor Saint (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sound On Paper Editions, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation and Political Emancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Bertinetto; Marcello Ruta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Philosophy and Improvisation in the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2021, 9781003179443. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003179443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing the economy – notes on an economic score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Bal-Blanc; Kathrin Rhomberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Canaletto View</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag der Buchhandlung Walther König, 2020, 978-3-96098-627-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De face, de dos, de bais, de biais : les conférences-performances de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vangelis Athanassopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand le discours se fait geste – Regards croisés sur la conférence-performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2018, 978-2-84066-708-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. L’art autodestruction comme processus de désubjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Barbanti; Kostas Paparrigopoulos; Carmen Pardo Salgado; Makis Solomos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2018, 978-2-343-13256-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb List Compilation: Actions to Destroy Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Anti-Museum, Mathieu Copeland &amp; Balthazar Lovay (ed.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fri Art/Koenig Books, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yéyé Covers or the Keynote to a Societal Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérôme Guibert; Catherine Rudent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France: Studies in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, 2017, 9780367869779. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315761619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non idiomatique ou la promesse à jamais reconduite de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyfree. La jazzosphère et ailleurs (1970-2015), Philippe Carles &amp; Alexandre Pierrepont (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Outre Mesure, 2016, 978-2-907891-88-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un dialogue semi-fictif sur la performativité et le processus de l’expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Balit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Sorbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processus créatifs, Émilie Bouvard et Hugo Daniel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-85944-959-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All by Myself ou la reprise comme processus d’individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Airaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mac/Val, 2016, 9782916324883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sons ne sont pas transparents : approche conceptuelle et réflexivité dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Saladin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’expérience de l’expérimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les presses du réel, 2015, 9782840667216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Affects: Improvised Dialogism And Collective Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatrice Gibson; Will Holder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiger’s Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sternberg Press, 2013, 978-3-943365-50-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anarchie d’une réception : Daniel Charles en passeur Cagien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des temporalités multiples aux bruissements du silence, Marta Grabocz et Geneviève Mathon (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of resistance and criticism in free improvisation: remarks on a Musical Practice and some economic transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noise &amp; Capitalism, Mattin &amp; Anthony Iles (eds.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arteleku Audiolab, 2009, 978-8479076221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Sterne et la rupture épistémologique des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 : 2, pp.147-162. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159mf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute du bruit : le devenir affectif des sound studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 927-228 (8), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.927.0140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paréidolie noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 102 (2), pp.12-27. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.102.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir l’inaudible du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de l'expérimentation sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lundimatin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Everyone is failing; our entire experience is this side of perfection.’ The Great Learning et l’esthétique de l’échec de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° 12 (2), pp.137-163. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/audi.012.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineations of the Invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnomusicology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inaudible as an Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunsttexte.de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner le mouvement : les partitions graphiques de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délinéations de l’invisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Something Alive” : pratique du feedback et conceptualisation de l’installation sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques expérimentales : une polémique en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audimat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps improvisé : une mémoire de l’ici et maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musicologies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroacoustic Feedback and the Emergence of Sound Installation: Remarks on a line of flight in the live electronic music by Alvin Lucier and Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organised Sound</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Autre musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisser les phénomènes être eux-mêmes : l’expérimentation naturaliste d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rites, rythmes, ritournelles. Comment penser les arts du son aujourd’hui (à partir de Deleuze)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Quinz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logoi.ph – Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can One Hear Mobile Listening? The Public Ringtones Project and the Mediality of Listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public comme espace stratégique d’écoute : notes sur le projet Sonneries publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des bornes diffuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triptic – Echange culturel dans le Rhin Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like a Cloud Hanging in the Sky?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">uncoupdedés.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère fétiche dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tacet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les qualités du silence. Sur quelques pièces de Wandelweiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le son comme image du signe” : une analyse de Treatise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue &amp; Corrigée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit du « n'importe qui ». Fable de la « non-musicienne » et du critique musical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue (SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Company Weeks de Derek Bailey. Note sur un dispositif scénique pour la pratique de l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formulations du silence dans les écrits de John Cage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Présence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique du bruit : le double jeu des musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse, arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éphémère dans les musiques expérimentales : sur quelques rapports de durabilité dans ce qui ne dure pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité en œuvre. Spécificité des circuits de production et diversité des pratiques jazzistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (1), pp.77-102. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soart.008.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fanzinat dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La partition graphique et ses usages dans la scène improvisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de création dans l’improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin Lucier, parcours de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B.R.A.H.M.S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais de ventriloquie économico-politique : European Crisis Time Capsule et quelques autres expérimentations sur la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pour une histoire de la voix enregistrée dans les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean-Monnet-Saint-Étienne, Oct 2025, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Patterns within air” : l’écoute de l’inaudible dans la musique longue distance de Maryanne Amacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Tele-phonies : Listening at a Distance in the Arts and Auditory Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to the conditions of possibility of listening. Remarks on Alvin Lucier’s phenomenology of the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Extended Spaces – Resonant Bodies: Alvin Lucier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daadgalerie, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques sur l’écoute paréidolique. Entre attention et projection des milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MMER : « Médium, milieux, écoutes, récits »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA-TALM, Jan 2024, Le Mans (72000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique culturelle du capitalisme tardif comme scénographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Histoire de l’art contemporain »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace à travers le feedback dans les pratiques sonores des années 1960-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Pratiques sonores en arts plastiques et techniques corporelles de l’écoute. L’œuvre sonore de Lars Fredrikson dans son contexte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Suédois, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas tenter d’influencer la musique qui sera jouée » : rite d’improvisation et communauté d’affects dans le Scratch Orchestra et l’interprétation de The Great Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université libre de Bruxelles, Dec 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infiltrer le quotidien : sur quelques-unes de mes publications d’artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire publications d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même et le différent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de Alvin Lucier – le même et le différent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ircam-Centre Pompidou, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction d’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de rencontres Décroître est un moment de création – Réduire pour augmenter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne de Paris, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant spaces and process of desubjectivation in Alvin Lucier’s work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une musique intérieure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tabakalera, Feb 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elégie de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dérives de fin d’été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Houloc, Sep 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Hiding there until it is made audible” : remarques sur les enjeux de l’inaudible dans les arts sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire design sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESAD TALM, Feb 2021, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art sonore non anthropocentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pardo Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Jimenez Carmona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Arts, écologies, transitions. Construire une référence commune</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA/Paris 8, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polyphonie comme processus de désubjectivation dans les pièces pour voix d’Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment exposer la polyphonie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFK, centre allemand d’histoire de l’art, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie explosive de Toulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Art vs Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Supérieure d’Art et Design Toulon Provence Méditerranée, Dec 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’espace chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecouter l’espace – Musée polyphonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l’architecture et du patrimoine, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison des effets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Jaurès, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oreilles impossibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Station Debout #4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADC, Jan 2019, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken records? No, just used : archives et collections en ligne dans l’édition d’arts sonores, à travers le catalogue d’Art Kill Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bartoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Immanence, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tentatives de travail autour de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle Pratiques de l’écoute, écoute des pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMéRA, Maison des Astronomes, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inaudible comme effet : dispositifs et médialité du sonore chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Unheard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music from Inside : remarques sur les partitions de Dick Higgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dick Higgins – intermedia scripts, happenings, events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Limoges, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Sensing the sonic: histories of hearing differently (1800-now)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cambridge, Jun 2018, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation de l’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Exhibitronic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA Pyrénées, Feb 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacements de l’écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville augmentée par le son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Mu, Gaîté lyrique, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute contextuelle comme construction d’un lieu chez Max Neuhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Le temps habité – chronotopies 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laa UMR Lavue 7218 CNRS, Les Grands Voisins,, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la tradition : une tradition des musiques expérimentales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques traditionnelles et musiques expérimentales. Racines multiples et horizons communs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pont Supérieur / Université Rennes 2, Mar 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2, May 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Making audible that which is inaudible’ : l’écoute des affects sonores chez Alvin Lucier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international, Pouvoirs du son / sons du pouvoir. Esthétique et politique du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie, Nov 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuatio Animi and Stock Exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenta 14 Conclave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documenta 14, Nov 2016, Kassel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation collective de l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cemti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-acoustic feedback and the birth of sound installation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Alternative Histories of Electronic Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Leeds / The Science Museum Research Centre, Apr 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise et individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bis repetita placent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAC/VAL, Apr 2016, Vitry-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les affects des fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé dans le cadre du projet Labex Arts H2H, La fabrique des arts sonores, Centre Pompidou-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition par la destruction. Échos de l’art autodestructif dans le champ contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Transitions des arts, transitions esthétiques : processus de subjectivation et des-croissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Histoire de Saint-Denis, Université Paris 8, INHA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“La notation est une manière de faire bouger les gens” : remarques sur la pensée de l’émancipation dans les partitions expérimentales de Cornelius Cardew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">scores2 | partitions, journée d’études internationale et transdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Diderot, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caractère de la destruction sonore : généalogie des bris et autres fracas dans les arts sonores et les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute école des arts du Rhin, May 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du collectif dans l’improvisation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation as a Prelude to Political Emancipation: the Case of John Stevens’s Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sounding possibilities: Improvisation and community action”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onassis Cultural Centre, Nov 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production auriculaire des arts sonores, entre critique et fétichisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire post-diplôme arts sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d’Art de Bourges, Nov 2014, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feedback et la production de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences N27</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les musiques expérimentales”, une notion en devenir : retour sur une querelle définitionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque De l’expérimental dans l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Oct 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As loud as possible : remarques sur l’esthétique du volume, et quelques-unes de ses polémiques, dans les musiques expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Louis Lumière, Dec 2014, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatise et la problématisation de l’émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Improvisation and the Politics of Everyday Sounds: Cornelius Cardew and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, McGill University, Jun 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musical Improvisation and Visual Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Music Making Meaning, 13th International IASPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IASPM, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire secrète des crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse du progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Hour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échelle des revenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démuni·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les surendetté·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salière des fermetures des centres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des proportions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les interdit·es)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État modifié de conscience (l’évasion fiscale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Installation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Générique socioprofessionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rates of exchange (the price of eggs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drapeau rouge (44 %)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les démissionnaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se délester / Get rid of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les épuisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace réifié est susceptible de perdurer encore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard troublé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash Crash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prix du même</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krachs (The Economist)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un·e passant·e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trying to convert a sponge into a stone (you’ll never break a window with it)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élégie économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scripts pour un message d’absence (partition de travail n° 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oeuf Dogon et la répartition d’intensités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Logique culturelle du capitalisme tardif appliquée à la spatialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stroboscope de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oracle (aujourd’hui est-il un autre jour ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(After) Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détresse & dividendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtre ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de l’espérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« ou non »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-ventriloquisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples de Eins, Un, One</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modulations du plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les artistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans des ondes stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les grévistes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux dormantes (les détenus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listen around before reading this statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capsule temporelle d’un premier jour de grève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parties prenantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La popularité des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Score – BBB centre d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capture de l’inaudible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Organiser son temps professionnel » (module de formation nocturne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Super 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur #2 (les grèves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre du besoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart toutes choses égales par ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigraphes sur factures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des transpositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les supports (scénographie d’un mobilier de bureau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précipités de lenteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horloge lestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une journée de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence de Vincennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Meirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Volcler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calendrier des révoltes 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chant du dialogisme – Partition pour un entretien d’embauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Retirada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’impasse de la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Saladin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3E01423"/>
+    <w:nsid w:val="B31561F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saladin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9260-882X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240468v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saladin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Lucier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Neuhaus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Balit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02513853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.62" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.58" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Jimenez Carmona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pardo Salgado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003179443" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02517953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159mf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.927.0140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.102.0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/audi.012.0137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239550v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu saladin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415521v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415516v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512075v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02511470v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Quinz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415621v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415756v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4589" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.008.0077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415781v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boeuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417675v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bartoli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417790v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417777v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417786v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503988v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503896v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503969v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422108v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422117v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422390v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422137v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Meirino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noetinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Volcler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422375v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422556v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424828v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424819v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424755v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424737v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422562v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424729v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424711v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424789v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424774v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422574v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424718v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424913v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saladin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-9260-882X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240468v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saladin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin Lucier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Neuhaus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Balit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02515138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02513853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.62" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.58" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Jimenez Carmona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pardo Salgado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003179443" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366540v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02519218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315761619" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02517953v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159mf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.927.0140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.102.0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/audi.012.0137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239550v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu saladin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02511470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02512075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415532v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Quinz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032484v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4589" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415772v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soart.008.0077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boeuf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415788v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415790v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222714v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503839v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417484v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417495v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417541v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417527v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417590v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417910v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417675v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bartoli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417684v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417750v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417777v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02528632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417869v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417865v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417816v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503967v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503979v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503983v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503883v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503891v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422051v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422035v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422085v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422058v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422104v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422117v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422115v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422379v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422390v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422138v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422148v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422121v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422391v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Meirino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Noetinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Volcler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422375v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422554v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422557v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422556v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424835v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424746v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424828v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424819v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424762v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424755v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424737v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424729v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424711v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424843v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424807v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424774v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422569v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422574v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424718v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424913v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424881v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>