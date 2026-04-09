--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -538,248 +538,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unitary transformations within density matrix embedding approaches: A perspective on the self-consistent scheme for electronic structure calculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Marécat</w:t>
+                <w:t xml:space="preserve">Toward Density Functional Theory on Quantum Computers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Senjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+                <w:t xml:space="preserve">Saad Yalouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.155119⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.14.3.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276488v1</w:t>
+                <w:t xml:space="preserve">hal-03796377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Density Functional Theory on Quantum Computers ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Senjean</w:t>
+                <w:t xml:space="preserve">Unitary transformations within density matrix embedding approaches: A perspective on the self-consistent scheme for electronic structure calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Marécat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lasorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Yalouz</w:t>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (3), pp.055. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (15), pp.155119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.14.3.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.155119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796377v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive relations and quantum eigensolver algorithms within modified Schrieffer-Wolff transformations for the Hubbard dimer</w:t>
               </w:r>
@@ -954,304 +954,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum embedding of multi-orbital fragments using the block-Householder transformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of local structural distortion on the magnetism of Na 2 IrO 3 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajanthan Sekaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+                <w:t xml:space="preserve">M. Tovar-Olvera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Ruiz-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0125683⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.094413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936657v1</w:t>
+                <w:t xml:space="preserve">hal-03653875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local structural distortion on the magnetism of Na 2 IrO 3 compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Tovar-Olvera</w:t>
+                <w:t xml:space="preserve">Quantum embedding of multi-orbital fragments using the block-Householder transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Yalouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Ruiz-Díaz</w:t>
+                <w:t xml:space="preserve">Sajanthan Sekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (9), pp.094413. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (21), pp.214112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0125683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653875v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Potential Functional Embedding Theory: A Self-Consistent Flavor of Density Functional Theory for Lattices without Density Functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajanthan Sekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fromager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1279,261 +1279,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Magnetism, and First-Principles Modeling of the Na 0.5 La 0.5 RuO 3 Perovskite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Householder-transformed density matrix functional embedding theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajanthan Sekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi T. Nguyen</w:t>
+                <w:t xml:space="preserve">Masahisa Tsuchiizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Cava</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03775⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.035121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128414v1</w:t>
+                <w:t xml:space="preserve">hal-03366562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Householder-transformed density matrix functional embedding theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sajanthan Sekaran</w:t>
+                <w:t xml:space="preserve">Structure, Magnetism, and First-Principles Modeling of the Na 0.5 La 0.5 RuO 3 Perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masahisa Tsuchiizu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+                <w:t xml:space="preserve">Robert Cava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (3), </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (2), pp.600-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.035121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366562v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structural Stability of P2-Layered Na-Based Electrodes during Anionic Redox</w:t>
               </w:r>
@@ -1643,1048 +1643,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-glass behavior in honeycomb-type layered Li3-xNaxNi2SbO6 solid solution</w:t>
+                <w:t xml:space="preserve">Charge Transfer Band Gap as an Indicator of Hysteresis in Li-Disordered Rock Salt Cathodes for Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coélio Vallée</w:t>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Biecher</w:t>
+                <w:t xml:space="preserve">Haifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Erik. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (17), pp.11546-11552. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (29), pp.11452-11464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b11413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289822v1</w:t>
+                <w:t xml:space="preserve">hal-02267408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transfer Band Gap as an Indicator of Hysteresis in Li-Disordered Rock Salt Cathodes for Li-Ion Batteries</w:t>
+                <w:t xml:space="preserve">Site-occupation Green's function embedding theory: A density functional approach to dynamical impurity solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Jacquet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Mazouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b11413⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.195104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267408v1</w:t>
+                <w:t xml:space="preserve">hal-02346416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-occupation Green's function embedding theory: A density functional approach to dynamical impurity solvers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and Electrochemical Activity of Some Na(Li)‐Rich Ruthenium Oxides with the Feasibility to Stabilize Ru 6+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misae Otoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.195104⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (15), pp.1803674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201803674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346416v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Electrochemical Activity of Some Na(Li)‐Rich Ruthenium Oxides with the Feasibility to Stabilize Ru 6+</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">Unified picture of anionic redox in Li/Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201803674⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.496-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0318-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133378v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified picture of anionic redox in Li/Na-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alkali-glass behavior in honeycomb-type layered Li3-xNaxNi2SbO6 solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coélio Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Biecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (5), pp.496-502. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (17), pp.11546-11552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0318-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128369v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling CO 2 transfer in foil ripened semi-hard Swiss-type cheese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic interactions vs. second order Jahn-Teller distortion as the source of structural diversity in Li 3 MO 4 compounds (M = Ru, Nb, Sb and Ta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Acerbi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.10.025⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.392-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645481v1</w:t>
+                <w:t xml:space="preserve">hal-03316570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic Redox Activity in a Newly Zn-Doped Sodium Layered Oxide P2-Na 2/3 Mn 1− y Zn y O 2 (0 &lt; y &lt; 0.23)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling CO 2 transfer in foil ripened semi-hard Swiss-type cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Bai</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201802379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 222, pp.73 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900349v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic interactions vs. second order Jahn-Teller distortion as the source of structural diversity in Li 3 MO 4 compounds (M = Ru, Nb, Sb and Ta)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+                <w:t xml:space="preserve">Anionic Redox Activity in a Newly Zn-Doped Sodium Layered Oxide P2-Na 2/3 Mn 1− y Zn y O 2 (0 &lt; y &lt; 0.23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Beatriz Mendoza-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (2), pp.392-402. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (32), pp.1802379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201802379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316570v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Structure of 2 nm Size Metallic Cobalt Prepared by Electrochemical Conversion: An in Situ Pair Distribution Function Study</w:t>
               </w:r>
@@ -2817,51 +2817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Activity of the Peroxide/Oxide Redox Couple: Case Study of Ba 5 Ru 2 O 11 in Aqueous and Organic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,64 +2938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between Metal Dissolution and Gas Release in Li-Rich Li 3 Ru y Ir 1– y O 4 Model Compounds Showing Anionic Redox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,2085 +3066,2085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for anionic redox activity in a tridimensional-ordered Lirich positive electrode -Li2IrO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of surface oxygen sites on an iridium-based model catalyst for the oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul E Pearce</w:t>
+                <w:t xml:space="preserve">Arnaud Demortiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud J Perez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+                <w:t xml:space="preserve">Matthieu Saubanere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4864⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nenergy.2016.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317546v1</w:t>
+                <w:t xml:space="preserve">hal-03315781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of surface oxygen sites on an iridium-based model catalyst for the oxygen evolution reaction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Requirements for reversible extra-capacity in Li-rich layered oxides for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Dachraoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ying Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nenergy.2016.189⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ee02328b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315781v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for reversible extra-capacity in Li-rich layered oxides for Li-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ying Xie</w:t>
+                <w:t xml:space="preserve">Approaching the limits of cationic and anionic electrochemical activity with the Li-rich layered rocksalt Li3IrO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud J Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ee02328b⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (12), pp.954-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-017-0042-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443838v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching the limits of cationic and anionic electrochemical activity with the Li-rich layered rocksalt Li3IrO4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Evidence for anionic redox activity in a tridimensional-ordered Lirich positive electrode -Li2IrO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul E Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud J Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Batuk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (12), pp.954-962. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.580-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41560-017-0042-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat4864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316568v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Ordered Triplite, LiCuSO 4 F</w:t>
+                <w:t xml:space="preserve">Strong Oxygen Participation in the Redox Governing the Structural and Electrochemical Properties of Na-Rich Layered Oxide Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; IrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiling Sun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Arnaud J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28, pp.1607-1610. </w:t>
+              <w:t xml:space="preserve">, 2016, 28 (22), pp.8278 - 8288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396266v1</w:t>
+                <w:t xml:space="preserve">hal-01405732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2VO(SO4)2 (A = Li, Na) as Electrodes for Li-Ion and Na-Ion Batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An appraisal of the impact of compositional and ripening parameters on CO2 diffusivity in semi-hard cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Acerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b02759⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 194, pp.1172-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471898v1</w:t>
+                <w:t xml:space="preserve">hal-01212462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intriguing question of anionic redox in high-energy density cathodes for Li-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical activity and high ionic conductivity of lithium copper pyroborate Li&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;CuB&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.14960 - 14969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp01581f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ee03048j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297326v1</w:t>
+                <w:t xml:space="preserve">hal-01348686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Oxygen Participation in the Redox Governing the Structural and Electrochemical Properties of Na-Rich Layered Oxide Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; IrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+                <w:t xml:space="preserve">A2VO(SO4)2 (A = Li, Na) as Electrodes for Li-Ion and Na-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Foix</w:t>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (22), pp.8278 - 8288. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03338⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 28 (18), pp.6637-6643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b02759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405732v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An appraisal of the impact of compositional and ripening parameters on CO2 diffusivity in semi-hard cheese</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The intriguing question of anionic redox in high-energy density cathodes for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mccalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.08.020⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ee03048j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212462v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical activity and high ionic conductivity of lithium copper pyroborate Li&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;CuB&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction-energy functional of the Hubbard model: Local formulation and application to low-dimensional lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp01581f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.045102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.045102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348686v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction-energy functional of the Hubbard model: Local formulation and application to low-dimensional lattices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fully Ordered Triplite, LiCuSO 4 F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.045102. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.1607-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.045102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981361v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of O-O peroxo-like dimers in high-capacity layered oxides for Li-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Mccalla</w:t>
+                <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mccalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erik J Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aac8260⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (7), pp.A1341-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253767v1</w:t>
+                <w:t xml:space="preserve">hal-01196301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Structure of Iron(III) Oxalate Tetrahydrate and Its Reversible Li Insertion Capability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Rodriguez Carvajal</w:t>
+                <w:t xml:space="preserve">Influence of polymorphism on the electrochemical behavior of MxSb negative electrodes in Li/Na batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm5043149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01142918v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polymorphism on the electrochemical behavior of MxSb negative electrodes in Li/Na batteries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of voltage decay in high-capacity layered oxide electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Sathiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vantendeloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.093⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109354v1</w:t>
+                <w:t xml:space="preserve">hal-01091051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
+                <w:t xml:space="preserve">Unraveling the Structure of Iron(III) Oxalate Tetrahydrate and Its Reversible Li Insertion Capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mccalla</w:t>
+                <w:t xml:space="preserve">Hania Ahouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Prakash</w:t>
+                <w:t xml:space="preserve">Juan Rodriguez Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Berg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Artem Abakumov</w:t>
+                <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.1631-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm5043149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196301v1</w:t>
+                <w:t xml:space="preserve">hal-01142918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of voltage decay in high-capacity layered oxide electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Sathiya</w:t>
+                <w:t xml:space="preserve">Visualization of O-O peroxo-like dimers in high-capacity layered oxides for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mccalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Vantendeloo</w:t>
+                <w:t xml:space="preserve">Erik J Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 305 (6267), pp.1516-1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aac8260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091051v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice density-functional theory of the attractive Hubbard model</w:t>
               </w:r>
@@ -5234,51 +5234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intuitive and efficient method for cell voltage prediction of lithium and sodium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5711,51 +5711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E377A15"/>
+    <w:nsid w:val="C428447E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5942,51 +5942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saubanere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9900-6175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-7121-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Akande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6hpp-zl5h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vladaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;cat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mar&#233;chal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10080262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.155119" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Yalouz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04101056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11100203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajanthan Sekaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125683" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tovar-Olvera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ruiz-D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128414v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi T. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cava" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Tsuchiizu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035121" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.195104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misae Otoyama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201803674" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acerbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.10.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201802379" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saubanere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dachraoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Duchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2016.189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strauss" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01581f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.045102" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Carvajal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5043149" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125128" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saubanere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9900-6175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-7121-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Akande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6hpp-zl5h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vladaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;cat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mar&#233;chal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10080262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Yalouz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.155119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04101056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11100203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tovar-Olvera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ruiz-D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajanthan Sekaran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125683" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Tsuchiizu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi T. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03775" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.195104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misae Otoyama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201803674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acerbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.10.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201802379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saubanere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dachraoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Duchamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2016.189" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strauss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01581f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.045102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Carvajal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5043149" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125128" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>