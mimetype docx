--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -954,278 +954,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local structural distortion on the magnetism of Na 2 IrO 3 compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum embedding of multi-orbital fragments using the block-Householder transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Yalouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tovar-Olvera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Ruiz-Díaz</w:t>
+                <w:t xml:space="preserve">Sajanthan Sekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094413⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (21), pp.214112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0125683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653875v1</w:t>
+                <w:t xml:space="preserve">hal-03936657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum embedding of multi-orbital fragments using the block-Householder transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saad Yalouz</w:t>
+                <w:t xml:space="preserve">Influence of local structural distortion on the magnetism of Na 2 IrO 3 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tovar-Olvera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajanthan Sekaran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+                <w:t xml:space="preserve">Pedro Ruiz-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157 (21), pp.214112. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.094413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0125683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936657v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Potential Functional Embedding Theory: A Self-Consistent Flavor of Density Functional Theory for Lattices without Density Functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajanthan Sekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1285,51 +1285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Householder-transformed density matrix functional embedding theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajanthan Sekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahisa Tsuchiizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1643,706 +1643,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transfer Band Gap as an Indicator of Hysteresis in Li-Disordered Rock Salt Cathodes for Li-Ion Batteries</w:t>
+                <w:t xml:space="preserve">Alkali-glass behavior in honeycomb-type layered Li3-xNaxNi2SbO6 solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+                <w:t xml:space="preserve">Coélio Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+                <w:t xml:space="preserve">Paula Sanz Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifeng Li</w:t>
+                <w:t xml:space="preserve">Yohan Biecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik. Berg</w:t>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (29), pp.11452-11464. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (17), pp.11546-11552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b11413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267408v1</w:t>
+                <w:t xml:space="preserve">hal-02289822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-occupation Green's function embedding theory: A density functional approach to dynamical impurity solvers</w:t>
+                <w:t xml:space="preserve">Charge Transfer Band Gap as an Indicator of Hysteresis in Li-Disordered Rock Salt Cathodes for Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mazouin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.195104⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (29), pp.11452-11464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b11413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346416v1</w:t>
+                <w:t xml:space="preserve">hal-02267408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Electrochemical Activity of Some Na(Li)‐Rich Ruthenium Oxides with the Feasibility to Stabilize Ru 6+</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site-occupation Green's function embedding theory: A density functional approach to dynamical impurity solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.195104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201803674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02133378v1</w:t>
+                <w:t xml:space="preserve">hal-02346416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified picture of anionic redox in Li/Na-ion batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Vergnet</w:t>
+                <w:t xml:space="preserve">Synthesis and Electrochemical Activity of Some Na(Li)‐Rich Ruthenium Oxides with the Feasibility to Stabilize Ru 6+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misae Otoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (15), pp.1803674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201803674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0318-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128369v1</w:t>
+                <w:t xml:space="preserve">hal-02133378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali-glass behavior in honeycomb-type layered Li3-xNaxNi2SbO6 solid solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coélio Vallée</w:t>
+                <w:t xml:space="preserve">Unified picture of anionic redox in Li/Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (17), pp.11546-11552. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.496-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b01385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0318-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289822v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic interactions vs. second order Jahn-Teller distortion as the source of structural diversity in Li 3 MO 4 compounds (M = Ru, Nb, Sb and Ta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2575,51 +2575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Mendoza-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2817,51 +2817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Activity of the Peroxide/Oxide Redox Couple: Case Study of Ba 5 Ru 2 O 11 in Aqueous and Organic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,64 +2938,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between Metal Dissolution and Gas Release in Li-Rich Li 3 Ru y Ir 1– y O 4 Model Compounds Showing Anionic Redox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,667 +3066,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of surface oxygen sites on an iridium-based model catalyst for the oxygen evolution reaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for anionic redox activity in a tridimensional-ordered Lirich positive electrode -Li2IrO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Demortiere</w:t>
+                <w:t xml:space="preserve">Paul E Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Saubanere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martial Duchamp</w:t>
+                <w:t xml:space="preserve">Arnaud J Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nenergy.2016.189⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.580-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315781v1</w:t>
+                <w:t xml:space="preserve">hal-03317546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for reversible extra-capacity in Li-rich layered oxides for Li-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of surface oxygen sites on an iridium-based model catalyst for the oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demortiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Xie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walid Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ee02328b⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nenergy.2016.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443838v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching the limits of cationic and anionic electrochemical activity with the Li-rich layered rocksalt Li3IrO4</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+                <w:t xml:space="preserve">Requirements for reversible extra-capacity in Li-rich layered oxides for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-017-0042-7⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ee02328b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316568v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for anionic redox activity in a tridimensional-ordered Lirich positive electrode -Li2IrO3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Approaching the limits of cationic and anionic electrochemical activity with the Li-rich layered rocksalt Li3IrO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud J Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (5), pp.580-586. </w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (12), pp.954-962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41560-017-0042-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317546v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Oxygen Participation in the Redox Governing the Structural and Electrochemical Properties of Na-Rich Layered Oxide Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; IrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+                <w:t xml:space="preserve">A Fully Ordered Triplite, LiCuSO 4 F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud J. Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+                <w:t xml:space="preserve">Meiling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Foix</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (22), pp.8278 - 8288. </w:t>
+              <w:t xml:space="preserve">, 2016, 28, pp.1607-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405732v1</w:t>
+                <w:t xml:space="preserve">hal-01396266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An appraisal of the impact of compositional and ripening parameters on CO2 diffusivity in semi-hard cheese</w:t>
               </w:r>
@@ -3868,1283 +3868,1283 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.14960 - 14969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6cp01581f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2VO(SO4)2 (A = Li, Na) as Electrodes for Li-Ion and Na-Ion Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong Oxygen Participation in the Redox Governing the Structural and Electrochemical Properties of Na-Rich Layered Oxide Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; IrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiling Sun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (18), pp.6637-6643. </w:t>
+              <w:t xml:space="preserve">, 2016, 28 (22), pp.8278 - 8288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b02759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471898v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intriguing question of anionic redox in high-energy density cathodes for Li-ion batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+                <w:t xml:space="preserve">A2VO(SO4)2 (A = Li, Na) as Electrodes for Li-Ion and Na-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ee03048j⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (18), pp.6637-6643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b02759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297326v1</w:t>
+                <w:t xml:space="preserve">hal-01471898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction-energy functional of the Hubbard model: Local formulation and application to low-dimensional lattices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Pastor</w:t>
+                <w:t xml:space="preserve">The intriguing question of anionic redox in high-energy density cathodes for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mccalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.045102⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ee03048j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981361v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Ordered Triplite, LiCuSO 4 F</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction-energy functional of the Hubbard model: Local formulation and application to low-dimensional lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28, pp.1607-1610. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.045102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.045102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396266v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualization of O-O peroxo-like dimers in high-capacity layered oxides for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mccalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mccalla</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Artem Abakumov</w:t>
+                <w:t xml:space="preserve">Erik J Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 305 (6267), pp.1516-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aac8260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196301v1</w:t>
+                <w:t xml:space="preserve">hal-01253767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polymorphism on the electrochemical behavior of MxSb negative electrodes in Li/Na batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+                <w:t xml:space="preserve">Unraveling the Structure of Iron(III) Oxalate Tetrahydrate and Its Reversible Li Insertion Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Ahouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodriguez Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.093⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.1631-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm5043149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01109354v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of voltage decay in high-capacity layered oxide electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of polymorphism on the electrochemical behavior of MxSb negative electrodes in Li/Na batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sathiya</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4137⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091051v1</w:t>
+                <w:t xml:space="preserve">hal-01109354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Structure of Iron(III) Oxalate Tetrahydrate and Its Reversible Li Insertion Capability</w:t>
+                <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hania Ahouari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">E. Mccalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rodriguez Carvajal</w:t>
+                <w:t xml:space="preserve">A. S. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">E. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm5043149⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (7), pp.A1341-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142918v1</w:t>
+                <w:t xml:space="preserve">hal-01196301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of O-O peroxo-like dimers in high-capacity layered oxides for Li-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Mccalla</w:t>
+                <w:t xml:space="preserve">Origin of voltage decay in high-capacity layered oxide electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik J Berg</w:t>
+                <w:t xml:space="preserve">G Vantendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 305 (6267), pp.1516-1521. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aac8260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat4137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253767v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice density-functional theory of the attractive Hubbard model</w:t>
               </w:r>
@@ -5234,51 +5234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intuitive and efficient method for cell voltage prediction of lithium and sodium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5711,51 +5711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C428447E"/>
+    <w:nsid w:val="F9512ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5942,51 +5942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saubanere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9900-6175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-7121-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Akande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6hpp-zl5h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vladaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;cat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mar&#233;chal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10080262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Yalouz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.155119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04101056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11100203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tovar-Olvera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ruiz-D&#237;az" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajanthan Sekaran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125683" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Tsuchiizu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi T. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03775" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346416v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.195104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misae Otoyama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201803674" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acerbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.10.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201802379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saubanere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dachraoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Duchamp" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2016.189" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strauss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01581f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.045102" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Carvajal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5043149" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125128" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saubanere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9900-6175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-7121-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Akande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6hpp-zl5h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vladaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;cat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mar&#233;chal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10080262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Yalouz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.155119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04101056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11100203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajanthan Sekaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125683" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tovar-Olvera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ruiz-D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Tsuchiizu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi T. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03775" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.195104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misae Otoyama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201803674" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acerbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.10.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201802379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saubanere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dachraoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Duchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2016.189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strauss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01581f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.045102" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Carvajal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5043149" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125128" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>