--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -4104,278 +4104,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2VO(SO4)2 (A = Li, Na) as Electrodes for Li-Ion and Na-Ion Batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+                <w:t xml:space="preserve">The intriguing question of anionic redox in high-energy density cathodes for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mccalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b02759⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ee03048j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471898v1</w:t>
+                <w:t xml:space="preserve">hal-01297326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intriguing question of anionic redox in high-energy density cathodes for Li-ion batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+                <w:t xml:space="preserve">A2VO(SO4)2 (A = Li, Na) as Electrodes for Li-Ion and Na-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, pp.984. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (18), pp.6637-6643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ee03048j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b02759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297326v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction-energy functional of the Hubbard model: Local formulation and application to low-dimensional lattices</w:t>
               </w:r>
@@ -4459,295 +4459,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of O-O peroxo-like dimers in high-capacity layered oxides for Li-ion batteries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the Structure of Iron(III) Oxalate Tetrahydrate and Its Reversible Li Insertion Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik J Berg</w:t>
+                <w:t xml:space="preserve">Hania Ahouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodriguez Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aac8260⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.1631-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm5043149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253767v1</w:t>
+                <w:t xml:space="preserve">hal-01142918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Structure of Iron(III) Oxalate Tetrahydrate and Its Reversible Li Insertion Capability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Rodriguez-Carvajal</w:t>
+                <w:t xml:space="preserve">Visualization of O-O peroxo-like dimers in high-capacity layered oxides for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mccalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">Erik J Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27, pp.1631-1639. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 305 (6267), pp.1516-1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm5043149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aac8260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142918v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polymorphism on the electrochemical behavior of MxSb negative electrodes in Li/Na batteries</w:t>
               </w:r>
@@ -5711,51 +5711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9512ADF"/>
+    <w:nsid w:val="456F5378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5942,51 +5942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saubanere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9900-6175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-7121-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Akande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6hpp-zl5h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vladaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;cat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mar&#233;chal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10080262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Yalouz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.155119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04101056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11100203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajanthan Sekaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125683" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tovar-Olvera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ruiz-D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Tsuchiizu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi T. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03775" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.195104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misae Otoyama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201803674" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acerbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.10.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201802379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saubanere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dachraoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Duchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2016.189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strauss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01581f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.045102" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Carvajal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5043149" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125128" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-saubanere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9900-6175" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-7121-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296296v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzat Akande" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6hpp-zl5h" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vladaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mar&#233;cat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mar&#233;chal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries10080262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Yalouz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.14.3.055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lasorne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fromager" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.155119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04101056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155110" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11100203" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03936657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajanthan Sekaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0125683" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tovar-Olvera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ruiz-D&#237;az" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094413" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833005v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030045" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366562v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Tsuchiizu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.035121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loi T. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cava" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03775" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co&#233;lio Vall&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sanz Camacho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Biecher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b01385" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.195104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02133378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misae Otoyama" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201803674" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645481v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acerbi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.10.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mendoza-Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201802379" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315781v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demortiere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saubanere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dachraoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Duchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nenergy.2016.189" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Acerbi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guillaume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.08.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Strauss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01581f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981361v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pastor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.045102" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142918v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Ahouari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez Carvajal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rodriguez-Carvajal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm5043149" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212479v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Pastor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.125128" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>