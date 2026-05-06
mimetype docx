--- v0 (2026-03-29)
+++ v1 (2026-05-06)
@@ -118,248 +118,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Data Analysis for Prediction of Employee Presence</w:t>
+                <w:t xml:space="preserve">Deep functional multiple index models with an application to speech emotion recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhaila Goujili</w:t>
+                <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Saumard</w:t>
+                <w:t xml:space="preserve">Abir El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cochard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maher Jridi</w:t>
+                <w:t xml:space="preserve">Thibault Napoleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3580697⟩</w:t>
+              <w:t xml:space="preserve">Array</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.100634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.array.2025.100634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120903v1</w:t>
+                <w:t xml:space="preserve">hal-05403302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep functional multiple index models with an application to speech emotion recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Functional Data Analysis for Prediction of Employee Presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Goujili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir El Haj</w:t>
+                <w:t xml:space="preserve">Nicolas Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Napoleon</w:t>
+                <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Array</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, pp.100634. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.array.2025.100634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3580697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403302v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of MTS on the VVC encoder</w:t>
               </w:r>
@@ -371,77 +371,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taheni Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -479,51 +479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Speech Emotions Recognition Using Multivariate Functional Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data and Cognitive Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7 (3), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -570,51 +570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-oriented run length based static and dynamic features fused with Choquet fuzzy integral for human fall detection in videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hadjadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -661,51 +661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Functional Principal Components for Testing Causality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Hadjadji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -752,51 +752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Optical Correlation Decision Performance for Face Recognition by Using a Nonparametric Kernel Smoothing Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,235 +876,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Predictor Effect on a Functional Response</w:t>
+                <w:t xml:space="preserve">Improving prediction performance of stellar parameters using functional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Patilea</w:t>
+                <w:t xml:space="preserve">Sylvain Robbiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Sanchez-Sellero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Saumard</w:t>
+                <w:t xml:space="preserve">Michel Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 111 (516), pp.1684-1695. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (8), pp.1465-1476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01621459.2015.1110031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02664763.2015.1106448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991023v1</w:t>
+                <w:t xml:space="preserve">hal-02696647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving prediction performance of stellar parameters using functional models</w:t>
+                <w:t xml:space="preserve">Testing the Predictor Effect on a Functional Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Robbiano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Valentin Patilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Sanchez-Sellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (8), pp.1465-1476. </w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (516), pp.1684-1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02664763.2015.1106448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01621459.2015.1110031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696647v1</w:t>
+                <w:t xml:space="preserve">hal-02991023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1122,77 +1122,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Deep Learning Methods for Functional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhaila Goujili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouhaila Goujili</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWFOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Novara, Italy. pp.225-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,77 +1239,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random Forest Based Fast MTS Algorithm for VVC Encoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taheni Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1373,77 +1373,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taheni Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1494,77 +1494,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taheni Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Jridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1589,51 +1589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric kernel smoothing classification to enhance optical correlation decision performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,64 +1706,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation dans un modèle défini par des équations estimantes conditionnelles pour des données fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Patilea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Follow-Up of MOOC Students Using Big Data Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Education and e-Learning 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-27, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1911,51 +1911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear causality in the sense of Granger with stationary functional time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Statistics and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-231, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2021,77 +2021,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection-based nonparametric goodness-of-fit testing with functional covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Patilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Sanchez-Sellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2109,77 +2109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric testing for no-effect with functional responses and functional covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Patilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Sanchez-Sellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2229,51 +2229,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse statistique des données fontionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques générales [math.GM]. INSA de Rennes, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013ISAR0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2469,51 +2469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Goujili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3580697" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2025.100634" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Samir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-023-02867-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc7030146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hadjadji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/signals2020022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235092" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Patilea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Sanchez-Sellero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2015.1110031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robbiano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cur&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2015.1106448" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_28" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gerval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8260-4_2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55846-2_30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAR0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Saumard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir El Haj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Napoleon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.array.2025.100634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhaila Goujili" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Jridi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3580697" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Samir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-023-02867-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc7030146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517202v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Hadjadji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/signals2020022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19235092" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Robbiano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cur&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2015.1106448" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991023v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Patilea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Sanchez-Sellero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2015.1110031" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_28" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672442v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2518840" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gerval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8260-4_2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55846-2_30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00881320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAR0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>